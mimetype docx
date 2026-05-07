--- v0 (2025-10-10)
+++ v1 (2026-05-07)
@@ -1,877 +1,371 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="361"/>
-        <w:tblW w:w="10490" w:type="dxa"/>
+        <w:tblW w:w="11165" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2552"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="2614"/>
+        <w:gridCol w:w="2880"/>
+        <w:gridCol w:w="841"/>
+        <w:gridCol w:w="2233"/>
+        <w:gridCol w:w="850"/>
+        <w:gridCol w:w="1222"/>
+        <w:gridCol w:w="3139"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00705DE8" w:rsidRPr="00705DE8" w14:paraId="5C77E6BB" w14:textId="77777777" w:rsidTr="008B5432">
+      <w:tr w:rsidR="00705DE8" w:rsidRPr="00705DE8" w14:paraId="5C77E6BB" w14:textId="77777777" w:rsidTr="00FB0ED7">
         <w:trPr>
-          <w:trHeight w:val="426"/>
+          <w:trHeight w:val="146"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10490" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:tcW w:w="11165" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62F31561" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRDefault="000E3686" w:rsidP="0079560B">
+          <w:p w14:paraId="2BAA6138" w14:textId="77777777" w:rsidR="003C6A4E" w:rsidRDefault="003C6A4E" w:rsidP="003C6A4E">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...30 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2288281F" w14:textId="77777777" w:rsidR="000E3686" w:rsidRPr="00A24FB0" w:rsidRDefault="000E3686" w:rsidP="0079560B">
+          <w:p w14:paraId="2305B871" w14:textId="77777777" w:rsidR="003C6A4E" w:rsidRPr="003C6A4E" w:rsidRDefault="003C6A4E" w:rsidP="003C6A4E">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="468"/>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="4"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C6A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>ZGŁOSZENIE KRAJOWEJ OFERTY PRACY</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2288281F" w14:textId="6F706AFC" w:rsidR="003C6A4E" w:rsidRPr="003C6A4E" w:rsidRDefault="003C6A4E" w:rsidP="003C6A4E">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC1780" w:rsidRPr="00705DE8" w14:paraId="261A5840" w14:textId="77777777" w:rsidTr="008B5432">
+      <w:tr w:rsidR="00705DE8" w:rsidRPr="00705DE8" w14:paraId="44E3A185" w14:textId="77777777" w:rsidTr="004869F2">
         <w:trPr>
           <w:trHeight w:val="322"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10490" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:tcW w:w="11165" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E8F5D33" w14:textId="67DAF7BC" w:rsidR="00CC1780" w:rsidRPr="00CC1780" w:rsidRDefault="00CC1780" w:rsidP="00CC1780">
+          <w:p w14:paraId="7EDB79FB" w14:textId="446E87BD" w:rsidR="00705DE8" w:rsidRPr="00083FF6" w:rsidRDefault="00705DE8" w:rsidP="00085A71">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="468"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...564 lines deleted...]
-              <w:t>……………………………………………………………………………………………………………..</w:t>
+            <w:r w:rsidRPr="00083FF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>I. I</w:t>
+            </w:r>
+            <w:r w:rsidR="004F7135" w:rsidRPr="00083FF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>nformacje dotyczące pracodawcy krajowego</w:t>
+            </w:r>
+            <w:r w:rsidR="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>/ osoby fizycznej</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00705DE8" w:rsidRPr="00705DE8" w14:paraId="44E3A185" w14:textId="77777777" w:rsidTr="008B5432">
-[...46 lines deleted...]
-      <w:tr w:rsidR="00705DE8" w:rsidRPr="00705DE8" w14:paraId="017FE7E3" w14:textId="77777777" w:rsidTr="002165A1">
+      <w:tr w:rsidR="00705DE8" w:rsidRPr="00705DE8" w14:paraId="017FE7E3" w14:textId="77777777" w:rsidTr="00DD10F7">
         <w:trPr>
           <w:trHeight w:val="848"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5211" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="5954" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6BB85796" w14:textId="49DBA1EE" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="00CA39FF">
+          <w:p w14:paraId="6BB85796" w14:textId="13250E8D" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="00085A71">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>1.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00805291">
+              <w:t>1.Nazwa pracodawcy</w:t>
+            </w:r>
+            <w:r w:rsidR="00E15D46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00705DE8">
-[...7 lines deleted...]
-              <w:t>Nazwa pracodawcy</w:t>
+            <w:r w:rsidR="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">lub  </w:t>
+            </w:r>
+            <w:r w:rsidR="00467A1F" w:rsidRPr="00190CEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>imię i nazwisko w przypadku osoby fizycznej:</w:t>
+            </w:r>
+            <w:r w:rsidR="00075609">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00075609" w:rsidRPr="00075609">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ………………………………………………………</w:t>
+            </w:r>
+            <w:r w:rsidR="00190CEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>…………..</w:t>
+            </w:r>
+            <w:r w:rsidR="00075609" w:rsidRPr="00075609">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+            <w:r w:rsidR="00075609">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>..</w:t>
+            </w:r>
+            <w:r w:rsidR="00075609" w:rsidRPr="00075609">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>….</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A050164" w14:textId="22A983E2" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="00CA39FF">
+          <w:p w14:paraId="1A050164" w14:textId="2F63C1AC" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="00085A71">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>……………………………………………………</w:t>
+              <w:t>……………………………………………………………</w:t>
+            </w:r>
+            <w:r w:rsidR="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>…..</w:t>
             </w:r>
             <w:r w:rsidR="002A7BBC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
+            <w:r w:rsidR="00075609">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
             <w:r w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
             <w:r w:rsidR="006A2D77">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
@@ -892,68 +386,77 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="006A2D77">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>..</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F26EC9F" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="00CA39FF">
+          <w:p w14:paraId="4D132262" w14:textId="17A0E240" w:rsidR="00467A1F" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="00075609">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>……………………………………………………</w:t>
+              <w:t>……………………………………………………………</w:t>
+            </w:r>
+            <w:r w:rsidR="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>.…..</w:t>
             </w:r>
             <w:r w:rsidR="002A7BBC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>…...</w:t>
             </w:r>
             <w:r w:rsidR="006A2D77">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
@@ -964,704 +467,396 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>..</w:t>
             </w:r>
             <w:r w:rsidR="006A2D77">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>.</w:t>
-            </w:r>
-[...18 lines deleted...]
-              <w:t>…………………………………………………….………..</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5279" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="5211" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="721AE742" w14:textId="77777777" w:rsidR="00A72803" w:rsidRPr="00A72803" w:rsidRDefault="00A72803" w:rsidP="0079560B">
+          <w:p w14:paraId="721AE742" w14:textId="77777777" w:rsidR="00A72803" w:rsidRPr="00A72803" w:rsidRDefault="00A72803" w:rsidP="00085A71">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0D26D121" w14:textId="5B51538B" w:rsidR="003162BF" w:rsidRPr="00A72803" w:rsidRDefault="00A72803" w:rsidP="00805291">
+          <w:p w14:paraId="0D26D121" w14:textId="3A68A587" w:rsidR="003162BF" w:rsidRPr="00467A1F" w:rsidRDefault="00A72803" w:rsidP="00085A71">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:i/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="003162BF" w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="003162BF" w:rsidRPr="00705DE8">
-[...35 lines deleted...]
-                <w:i/>
+            <w:r w:rsidR="003162BF" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Imię i nazwisko pracodawcy lub osoby wskazanej przez pracodawcę</w:t>
+            </w:r>
+            <w:r w:rsidR="003162BF" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="003162BF" w:rsidRPr="00A72803">
-[...30 lines deleted...]
-              <w:t xml:space="preserve"> sprawie oferty pracy </w:t>
+            <w:r w:rsidR="003162BF" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">do kontaktów </w:t>
+            </w:r>
+            <w:r w:rsidR="00974E5F" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">w </w:t>
+            </w:r>
+            <w:r w:rsidR="003162BF" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>sprawie oferty pracy</w:t>
+            </w:r>
+            <w:r w:rsidR="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2531A619" w14:textId="77777777" w:rsidR="00A72803" w:rsidRPr="00A24FB0" w:rsidRDefault="00A72803" w:rsidP="00CA39FF">
+          <w:p w14:paraId="2531A619" w14:textId="77777777" w:rsidR="00A72803" w:rsidRPr="00467A1F" w:rsidRDefault="00A72803" w:rsidP="00085A71">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...2 lines deleted...]
-                <w:i/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7CBDCF04" w14:textId="1BADB574" w:rsidR="003162BF" w:rsidRPr="00705DE8" w:rsidRDefault="007333A5" w:rsidP="00CA39FF">
+          <w:p w14:paraId="7CBDCF04" w14:textId="75F0D448" w:rsidR="003162BF" w:rsidRPr="00467A1F" w:rsidRDefault="003162BF" w:rsidP="00085A71">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...2 lines deleted...]
-                <w:i/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>...................................................................................................</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="535C378C" w14:textId="40C2F19D" w:rsidR="00C11A17" w:rsidRPr="00467A1F" w:rsidRDefault="003162BF" w:rsidP="00085A71">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Stanowisko …………….………………..……</w:t>
+            </w:r>
+            <w:r w:rsidR="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>………</w:t>
+            </w:r>
+            <w:r w:rsidR="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>….….</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76C1251F" w14:textId="499486F1" w:rsidR="003162BF" w:rsidRDefault="00467A1F" w:rsidP="00085A71">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:i/>
-[...15 lines deleted...]
-            </w:r>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidR="003162BF" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>el. ………………….............…………………..………….…</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="299BC229" w14:textId="45F77150" w:rsidR="00467A1F" w:rsidRPr="00467A1F" w:rsidRDefault="00467A1F" w:rsidP="00085A71">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:i/>
-[...34 lines deleted...]
-              <w:t>......</w:t>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>E-mail: ………………………………………………………..</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18BBC6AA" w14:textId="52F76730" w:rsidR="003162BF" w:rsidRPr="00705DE8" w:rsidRDefault="003162BF" w:rsidP="00CA39FF">
+          <w:p w14:paraId="7B0CBE46" w14:textId="15B6FBE6" w:rsidR="00A72803" w:rsidRPr="00075609" w:rsidRDefault="000869EF" w:rsidP="00085A71">
             <w:pPr>
-              <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:i/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00705DE8">
-[...126 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00075609">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t xml:space="preserve">właściciel </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:t>Preferowana f</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA770A" w:rsidRPr="00075609">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t xml:space="preserve">   </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="007333A5" w:rsidRPr="007333A5">
+              <w:t>orma kontaktu kandydatów z pracodawcą:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32EC8F52" w14:textId="77777777" w:rsidR="00943360" w:rsidRPr="00467A1F" w:rsidRDefault="003162BF" w:rsidP="00085A71">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:iCs/>
-                <w:noProof/>
-[...50 lines deleted...]
-            <w:r w:rsidR="007333A5" w:rsidRPr="007333A5">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467A1F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...180 lines deleted...]
-                <w:i/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251507712" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4AA5D39D" wp14:editId="56B41C8E">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251750400" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4AA5D39D" wp14:editId="56B41C8E">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>45720</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>22860</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="122555"/>
                       <wp:effectExtent l="0" t="0" r="17780" b="10795"/>
                       <wp:wrapNone/>
                       <wp:docPr id="36" name="Prostokąt 36"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="122555"/>
                               </a:xfrm>
@@ -1675,68 +870,69 @@
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="3E3DB961" id="Prostokąt 36" o:spid="_x0000_s1026" style="position:absolute;margin-left:3.6pt;margin-top:1.8pt;width:10.6pt;height:9.65pt;z-index:251507712;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAOpYU&#10;atsAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyOwU7DMBBE70j8g7VI3KhDikob4lQIVCSObXrh&#10;tomXJBCvo9hpA1/PcoLTaDSjmZdvZ9erE42h82zgdpGAIq697bgxcCx3N2tQISJb7D2TgS8KsC0u&#10;L3LMrD/znk6H2CgZ4ZChgTbGIdM61C05DAs/EEv27keHUezYaDviWcZdr9MkWWmHHctDiwM9tVR/&#10;HiZnoOrSI37vy5fEbXbL+DqXH9PbszHXV/PjA6hIc/wrwy++oEMhTJWf2AbVG7hPpWhguQIlabq+&#10;A1WJphvQRa7/0xc/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqWFGrbAAAABQEA&#10;AA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;"/>
+                    <v:rect w14:anchorId="53E88C5E" id="Prostokąt 36" o:spid="_x0000_s1026" style="position:absolute;margin-left:3.6pt;margin-top:1.8pt;width:10.6pt;height:9.65pt;z-index:251750400;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAOpYU&#10;atsAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyOwU7DMBBE70j8g7VI3KhDikob4lQIVCSObXrh&#10;tomXJBCvo9hpA1/PcoLTaDSjmZdvZ9erE42h82zgdpGAIq697bgxcCx3N2tQISJb7D2TgS8KsC0u&#10;L3LMrD/znk6H2CgZ4ZChgTbGIdM61C05DAs/EEv27keHUezYaDviWcZdr9MkWWmHHctDiwM9tVR/&#10;HiZnoOrSI37vy5fEbXbL+DqXH9PbszHXV/PjA6hIc/wrwy++oEMhTJWf2AbVG7hPpWhguQIlabq+&#10;A1WJphvQRa7/0xc/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqWFGrbAAAABQEA&#10;AA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidR="00943360">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="00943360" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:iCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251509760" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="56B84A5A" wp14:editId="77094592">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251752448" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="56B84A5A" wp14:editId="77094592">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>1566545</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>11430</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="122555"/>
                       <wp:effectExtent l="0" t="0" r="17780" b="10795"/>
                       <wp:wrapNone/>
                       <wp:docPr id="37" name="Prostokąt 37"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="122555"/>
                               </a:xfrm>
@@ -1750,119 +946,100 @@
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="4A66C0D5" id="Prostokąt 37" o:spid="_x0000_s1026" style="position:absolute;margin-left:123.35pt;margin-top:.9pt;width:10.6pt;height:9.65pt;z-index:251509760;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEA1vC4&#10;z9wAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeLMLaKhFlsZoauKxpRdv&#10;A4yAsrOEXVr01zue9DYv38ub9/LtYgd1osn3jg3EqwgUce2anlsDx3J3cw/KB+QGB8dk4Is8bIvL&#10;ixyzxp15T6dDaJWEsM/QQBfCmGnt644s+pUbiYW9u8liEDm1upnwLOF20EkUpdpiz/Khw5GeOqo/&#10;D7M1UPXJEb/35UtkN7vb8LqUH/PbszHXV8vjA6hAS/gzw299qQ6FdKrczI1Xg4HkLl2LVYAsEJ6k&#10;6w2oSo44Bl3k+v+A4gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD4uetyCQIAABUEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDW8LjP3AAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;"/>
+                    <v:rect w14:anchorId="7794CF24" id="Prostokąt 37" o:spid="_x0000_s1026" style="position:absolute;margin-left:123.35pt;margin-top:.9pt;width:10.6pt;height:9.65pt;z-index:251752448;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEA1vC4&#10;z9wAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeLMLaKhFlsZoauKxpRdv&#10;A4yAsrOEXVr01zue9DYv38ub9/LtYgd1osn3jg3EqwgUce2anlsDx3J3cw/KB+QGB8dk4Is8bIvL&#10;ixyzxp15T6dDaJWEsM/QQBfCmGnt644s+pUbiYW9u8liEDm1upnwLOF20EkUpdpiz/Khw5GeOqo/&#10;D7M1UPXJEb/35UtkN7vb8LqUH/PbszHXV8vjA6hAS/gzw299qQ6FdKrczI1Xg4HkLl2LVYAsEJ6k&#10;6w2oSo44Bl3k+v+A4gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD4uetyCQIAABUEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDW8LjP3AAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidR="00BA770A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidR="00BA770A" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">        </w:t>
             </w:r>
-            <w:r w:rsidR="00943360" w:rsidRPr="00127E97">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">kontakt telefoniczny    </w:t>
+            <w:r w:rsidR="00943360" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kontakt osobisty                       kontakt telefoniczny    </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B14F21A" w14:textId="77777777" w:rsidR="00BA770A" w:rsidRDefault="00943360" w:rsidP="0079560B">
+          <w:p w14:paraId="38431B6D" w14:textId="77777777" w:rsidR="00BA770A" w:rsidRPr="00705DE8" w:rsidRDefault="00943360" w:rsidP="00085A71">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...2 lines deleted...]
-                <w:i/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00127E97">
-[...3 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:iCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251511808" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39BEDAF0" wp14:editId="69E20E6A">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251754496" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39BEDAF0" wp14:editId="69E20E6A">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>46355</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>29845</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="122555"/>
                       <wp:effectExtent l="0" t="0" r="17780" b="10795"/>
                       <wp:wrapNone/>
                       <wp:docPr id="38" name="Prostokąt 38"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="122555"/>
                               </a:xfrm>
@@ -1876,69 +1053,69 @@
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="3E072755" id="Prostokąt 38" o:spid="_x0000_s1026" style="position:absolute;margin-left:3.65pt;margin-top:2.35pt;width:10.6pt;height:9.65pt;z-index:251511808;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAPD3v&#10;bNsAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyOwU7DMBBE70j8g7VI3KhNWmhJ41QIVCSObXrh&#10;5sTbJBCvo9hpA1/Pciqn0WhGMy/bTK4TJxxC60nD/UyBQKq8banWcCi2dysQIRqypvOEGr4xwCa/&#10;vspMav2Zdnjax1rwCIXUaGhi7FMpQ9WgM2HmeyTOjn5wJrIdamkHc+Zx18lEqUfpTEv80JgeXxqs&#10;vvaj01C2ycH87Io35Z628/g+FZ/jx6vWtzfT8xpExCleyvCHz+iQM1PpR7JBdBqWcy5qWCxBcJqs&#10;HkCUrAsFMs/kf/r8FwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADw972zbAAAABQEA&#10;AA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;"/>
+                    <v:rect w14:anchorId="1A74E948" id="Prostokąt 38" o:spid="_x0000_s1026" style="position:absolute;margin-left:3.65pt;margin-top:2.35pt;width:10.6pt;height:9.65pt;z-index:251754496;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAPD3v&#10;bNsAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyOwU7DMBBE70j8g7VI3KhNWmhJ41QIVCSObXrh&#10;5sTbJBCvo9hpA1/Pciqn0WhGMy/bTK4TJxxC60nD/UyBQKq8banWcCi2dysQIRqypvOEGr4xwCa/&#10;vspMav2Zdnjax1rwCIXUaGhi7FMpQ9WgM2HmeyTOjn5wJrIdamkHc+Zx18lEqUfpTEv80JgeXxqs&#10;vvaj01C2ycH87Io35Z628/g+FZ/jx6vWtzfT8xpExCleyvCHz+iQM1PpR7JBdBqWcy5qWCxBcJqs&#10;HkCUrAsFMs/kf/r8FwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADw972zbAAAABQEA&#10;AA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00127E97">
-[...3 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:iCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251513856" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="204FE18F" wp14:editId="338CF7C0">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251756544" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="204FE18F" wp14:editId="338CF7C0">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>1569085</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>7620</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="122555"/>
                       <wp:effectExtent l="0" t="0" r="17780" b="10795"/>
                       <wp:wrapNone/>
                       <wp:docPr id="39" name="Prostokąt 39"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="122555"/>
                               </a:xfrm>
@@ -1952,263 +1129,212 @@
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="3BB8B714" id="Prostokąt 39" o:spid="_x0000_s1026" style="position:absolute;margin-left:123.55pt;margin-top:.6pt;width:10.6pt;height:9.65pt;z-index:251513856;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAvSuK&#10;t90AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkbixdBmN0TScEGhLHrbtw&#10;cxuvLTRJ1aRb4ekxp3Gz9f36/TnbTLYTJxpC652G+SwBQa7ypnW1hkOxvVuBCBGdwc470vBNATb5&#10;9VWGqfFnt6PTPtaCS1xIUUMTY59KGaqGLIaZ78kxO/rBYuR1qKUZ8MzltpMqSZbSYuv4QoM9vTRU&#10;fe1Hq6Fs1QF/dsVbYp+2i/g+FZ/jx6vWtzfT8xpEpClewvCnz+qQs1PpR2eC6DSo+8c5RxkoEMzV&#10;crUAUfKQPIDMM/n/gfwXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+LnrcgkCAAAVBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAvSuKt90AAAAI&#10;AQAADwAAAAAAAAAAAAAAAABjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;"/>
+                    <v:rect w14:anchorId="394CF80F" id="Prostokąt 39" o:spid="_x0000_s1026" style="position:absolute;margin-left:123.55pt;margin-top:.6pt;width:10.6pt;height:9.65pt;z-index:251756544;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAvSuK&#10;t90AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkbixdBmN0TScEGhLHrbtw&#10;cxuvLTRJ1aRb4ekxp3Gz9f36/TnbTLYTJxpC652G+SwBQa7ypnW1hkOxvVuBCBGdwc470vBNATb5&#10;9VWGqfFnt6PTPtaCS1xIUUMTY59KGaqGLIaZ78kxO/rBYuR1qKUZ8MzltpMqSZbSYuv4QoM9vTRU&#10;fe1Hq6Fs1QF/dsVbYp+2i/g+FZ/jx6vWtzfT8xpEpClewvCnz+qQs1PpR2eC6DSo+8c5RxkoEMzV&#10;crUAUfKQPIDMM/n/gfwXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+LnrcgkCAAAVBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAvSuKt90AAAAI&#10;AQAADwAAAAAAAAAAAAAAAABjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00127E97">
-[...2 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">        e-mail                                       inny</w:t>
             </w:r>
-          </w:p>
-[...9 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00705DE8" w:rsidRPr="007A074C" w14:paraId="024DAF47" w14:textId="77777777" w:rsidTr="002165A1">
+      <w:tr w:rsidR="00705DE8" w:rsidRPr="007A074C" w14:paraId="024DAF47" w14:textId="77777777" w:rsidTr="00FE096D">
         <w:trPr>
-          <w:trHeight w:val="2312"/>
+          <w:trHeight w:val="2030"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5211" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="5954" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="22EFA74A" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="0079560B">
+          <w:p w14:paraId="22EFA74A" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="00085A71">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5EF181B9" w14:textId="6AE995B1" w:rsidR="003162BF" w:rsidRDefault="00A72803" w:rsidP="0079560B">
+          <w:p w14:paraId="5EF181B9" w14:textId="60D2DD08" w:rsidR="003162BF" w:rsidRDefault="00A72803" w:rsidP="00085A71">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="003162BF" w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">. Adres </w:t>
             </w:r>
-            <w:r w:rsidR="007E20C3">
-[...17 lines deleted...]
-              <w:t>pracodawcy</w:t>
+            <w:r w:rsidR="00E15D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>siedziby</w:t>
+            </w:r>
+            <w:r w:rsidR="004E09BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> lub stałego miejsca wykonywania działalności</w:t>
+            </w:r>
+            <w:r w:rsidR="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="720A7241" w14:textId="77777777" w:rsidR="003162BF" w:rsidRPr="00DC3DC6" w:rsidRDefault="003162BF" w:rsidP="0079560B">
+          <w:p w14:paraId="720A7241" w14:textId="77777777" w:rsidR="003162BF" w:rsidRPr="00DC3DC6" w:rsidRDefault="003162BF" w:rsidP="00085A71">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="15CE1A42" w14:textId="77777777" w:rsidR="003162BF" w:rsidRDefault="003162BF" w:rsidP="0079560B">
+          <w:p w14:paraId="3378BE53" w14:textId="1B5C7FF1" w:rsidR="00467A1F" w:rsidRDefault="00467A1F" w:rsidP="00085A71">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:noProof/>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">kod pocztowy    </w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>K</w:t>
+            </w:r>
+            <w:r w:rsidR="003162BF" w:rsidRPr="00705DE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>od pocztowy</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidR="003162BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="003162BF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="304BA044" wp14:editId="60501B8E">
                       <wp:extent cx="102907" cy="153204"/>
                       <wp:effectExtent l="0" t="0" r="11430" b="18415"/>
                       <wp:docPr id="44" name="Prostokąt 44"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="102907" cy="153204"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
@@ -2248,60 +1374,60 @@
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:rect w14:anchorId="304BA044" id="Prostokąt 44" o:spid="_x0000_s1026" style="width:8.1pt;height:12.05pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCqfw4sXgIAAOEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X22n6doGcYqgRYYB&#10;RVugHXpWZCk2IIsapcTOfv0o2U3Tx2mYDwopUnx8/Jj5Vd8atlPoG7AlL05yzpSVUDV2U/JfT6tv&#10;F5z5IGwlDFhV8r3y/Grx9cu8czM1gRpMpZBREOtnnSt5HYKbZZmXtWqFPwGnLBk1YCsCqbjJKhQd&#10;RW9NNsnz71kHWDkEqbyn25vByBcpvtZKhnutvQrMlJxqC+nEdK7jmS3mYrZB4epGjmWIf6iiFY2l&#10;pIdQNyIItsXmQ6i2kQgedDiR0GagdSNV6oG6KfJ33TzWwqnUC4Hj3QEm///Cyrvdo3tAgqFzfuZJ&#10;jF30Gtv4S/WxPoG1P4Cl+sAkXRb55DI/50ySqTg7neTTCGb2+tihDz8UtCwKJUeaRYJI7G59GFxf&#10;XGIuD6apVo0xSdn7a4NsJ2hsNO0KOs6M8IEuS75K35jtzTNjWVfy0+L8jOoSRCdtRCCxdVXJvd1w&#10;JsyGeCoDplLePPYfcj5Rr0d58/R9ljf2cSN8PRScoo5uxsZ2VGLi2PYr0FEK/bof0V9DtX9AhjCw&#10;1Du5aijwLfX9IJBoSQSmVQv3dGgD1CmMEmc14J/P7qM/sYWsnHVEc4Lh91agorZ+WuLRZTGdxr1I&#10;yvTsfEIKHlvWxxa7ba+BRlLQUjuZxOgfzIuoEdpn2shlzEomYSXlHgAfleswrB/ttFTLZXKjXXAi&#10;3NpHJ2PwCFmE9Kl/FuhG/gQaxh28rISYvaPR4BtfWlhuA+gmcSxCPOBK3IwK7VFi6bjzcVGP9eT1&#10;+s+0+AsAAP//AwBQSwMEFAAGAAgAAAAhAEb6nsTZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FLw0AQhe+C/2EZwZvdNEqRmEkRoZfSi1HB4yQ7TdJmZ2N2m8Z/79aLXgYe7/HeN/l6tr2aePSd&#10;E4TlIgHFUjvTSYPw/ra5ewTlA4mh3gkjfLOHdXF9lVNm3FleeSpDo2KJ+IwQ2hCGTGtft2zJL9zA&#10;Er29Gy2FKMdGm5HOsdz2Ok2SlbbUSVxoaeCXlutjebII24/pwHZXfW53947Kztivzd4i3t7Mz0+g&#10;As/hLwwX/IgORWSq3EmMVz1CfCT83ou3SkFVCOnDEnSR6//sxQ8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAqn8OLF4CAADhBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEARvqexNkAAAADAQAADwAAAAAAAAAAAAAAAAC4BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAL4FAAAAAA==&#10;" fillcolor="window" strokecolor="windowText" strokeweight=".25pt">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="411C3D82" w14:textId="77777777" w:rsidR="003162BF" w:rsidRDefault="003162BF" w:rsidP="003162BF">
                             <w:pPr>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t xml:space="preserve">                         </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:anchorlock/>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="003162BF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="003162BF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7C3E0208" wp14:editId="71E0D8E0">
                       <wp:extent cx="102907" cy="153204"/>
                       <wp:effectExtent l="0" t="0" r="11430" b="18415"/>
                       <wp:docPr id="45" name="Prostokąt 45"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="102907" cy="153204"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
@@ -2341,60 +1467,60 @@
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:rect w14:anchorId="7C3E0208" id="Prostokąt 45" o:spid="_x0000_s1027" style="width:8.1pt;height:12.05pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCT73rEYQIAAOgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0hSyoCKFFWgTpMQ&#10;VIKJ56tjN5Ecn2e7Tbq/fmcn0PLxNC0P7p3v++ff9eq6bzXbSecbNCUvTnLOpBFYNWZT8l9Py28X&#10;nPkApgKNRpZ8Lz2/nn/9ctXZmZxgjbqSjlES42edLXkdgp1lmRe1bMGfoJWGjApdC4FUt8kqBx1l&#10;b3U2yfPvWYeusg6F9J5ubwcjn6f8SkkRHpTyMjBdcuotpNOlcx3PbH4Fs40DWzdibAP+oYsWGkNF&#10;X1PdQgC2dc2HVG0jHHpU4URgm6FSjZBpBpqmyN9N81iDlWkWAsfbV5j8/0sr7nePduUIhs76mScx&#10;TtEr18Zf6o/1Caz9K1iyD0zQZZFPLvNzzgSZirPTST6NYGaHYOt8+CGxZVEouaO3SBDB7s6HwfXF&#10;JdbyqJtq2WidlL2/0Y7tgJ6NXrvCjjMNPtBlyZfpG6u9CdOGdSU/Lc7PqC8gOikNgcTWViX3ZsMZ&#10;6A3xVASXWnkT7D/UfKJZj+rm6fusbpzjFnw9NJyyjm7axHFkYuI49gHoKIV+3bOG2itiRLxZY7Vf&#10;OeZwIKu3YtlQ/jsafwWO2Ek8po0LD3QojTQwjhJnNbo/n91HfyINWTnriO2Exu8tOEnT/TREp8ti&#10;Oo3rkZTp2fmEFHdsWR9bzLa9QXqZgnbbiiRG/6BfROWwfabFXMSqZAIjqPaA+6jchGELabWFXCyS&#10;G62EhXBnHq2IySNyEdmn/hmcHWkU6E3u8WUzYPaOTYNvjDS42AZUTaLaAVeiaFRonRJZx9WP+3qs&#10;J6/DH9T8LwAAAP//AwBQSwMEFAAGAAgAAAAhAEb6nsTZAAAAAwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj0FLw0AQhe+C/2EZwZvdNEqRmEkRoZfSi1HB4yQ7TdJmZ2N2m8Z/79aLXgYe7/HeN/l6tr2a&#10;ePSdE4TlIgHFUjvTSYPw/ra5ewTlA4mh3gkjfLOHdXF9lVNm3FleeSpDo2KJ+IwQ2hCGTGtft2zJ&#10;L9zAEr29Gy2FKMdGm5HOsdz2Ok2SlbbUSVxoaeCXlutjebII24/pwHZXfW53947Kztivzd4i3t7M&#10;z0+gAs/hLwwX/IgORWSq3EmMVz1CfCT83ou3SkFVCOnDEnSR6//sxQ8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAk+96xGECAADoBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEARvqexNkAAAADAQAADwAAAAAAAAAAAAAAAAC7BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAMEFAAAAAA==&#10;" fillcolor="window" strokecolor="windowText" strokeweight=".25pt">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="3B315FE9" w14:textId="77777777" w:rsidR="003162BF" w:rsidRDefault="003162BF" w:rsidP="003162BF">
                             <w:pPr>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t xml:space="preserve">   </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:anchorlock/>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="003162BF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="003162BF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="59ECFFD6" wp14:editId="741F9552">
                       <wp:extent cx="102907" cy="153204"/>
                       <wp:effectExtent l="0" t="0" r="11430" b="18415"/>
                       <wp:docPr id="46" name="Prostokąt 46"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="102907" cy="153204"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
@@ -2434,60 +1560,60 @@
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:rect w14:anchorId="59ECFFD6" id="Prostokąt 46" o:spid="_x0000_s1028" style="width:8.1pt;height:12.05pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoTlOJYQIAAOgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0hSyoCKFFWgTpMQ&#10;VIKJZ9exm0iOzzu7Tbq/fmcn0PLxNC0P7p3v++ff9eq6bw3bKfQN2JIXJzlnykqoGrsp+a+n5bcL&#10;znwQthIGrCr5Xnl+Pf/65apzMzWBGkylkFES62edK3kdgptlmZe1aoU/AacsGTVgKwKpuMkqFB1l&#10;b002yfPvWQdYOQSpvKfb28HI5ym/1kqGB629CsyUnHoL6cR0ruOZza/EbIPC1Y0c2xD/0EUrGktF&#10;X1PdiiDYFpsPqdpGInjQ4URCm4HWjVRpBpqmyN9N81gLp9IsBI53rzD5/5dW3u8e3QoJhs75mScx&#10;TtFrbOMv9cf6BNb+FSzVBybpssgnl/k5Z5JMxdnpJJ9GMLNDsEMffihoWRRKjvQWCSKxu/NhcH1x&#10;ibU8mKZaNsYkZe9vDLKdoGej166g48wIH+iy5Mv0jdXehBnLupKfFudn1JcgOmkjAomtq0ru7YYz&#10;YTbEUxkwtfIm2H+o+USzHtXN0/dZ3TjHrfD10HDKOroZG8dRiYnj2AegoxT6dc8aam8SI+LNGqr9&#10;ChnCQFbv5LKh/Hc0/kogsZN4TBsXHujQBmhgGCXOasA/n91HfyINWTnriO2Exu+tQEXT/bREp8ti&#10;Oo3rkZTp2fmEFDy2rI8tdtveAL1MQbvtZBKjfzAvokZon2kxF7EqmYSVVHvAfVRuwrCFtNpSLRbJ&#10;jVbCiXBnH52MySNyEdmn/lmgG2kU6E3u4WUzxOwdmwbfGGlhsQ2gm0S1A65E0ajQOiWyjqsf9/VY&#10;T16HP6j5XwAAAP//AwBQSwMEFAAGAAgAAAAhAEb6nsTZAAAAAwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj0FLw0AQhe+C/2EZwZvdNEqRmEkRoZfSi1HB4yQ7TdJmZ2N2m8Z/79aLXgYe7/HeN/l6tr2a&#10;ePSdE4TlIgHFUjvTSYPw/ra5ewTlA4mh3gkjfLOHdXF9lVNm3FleeSpDo2KJ+IwQ2hCGTGtft2zJ&#10;L9zAEr29Gy2FKMdGm5HOsdz2Ok2SlbbUSVxoaeCXlutjebII24/pwHZXfW53947Kztivzd4i3t7M&#10;z0+gAs/hLwwX/IgORWSq3EmMVz1CfCT83ou3SkFVCOnDEnSR6//sxQ8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAqE5TiWECAADoBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEARvqexNkAAAADAQAADwAAAAAAAAAAAAAAAAC7BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAMEFAAAAAA==&#10;" fillcolor="window" strokecolor="windowText" strokeweight=".25pt">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="6232DDCD" w14:textId="77777777" w:rsidR="003162BF" w:rsidRDefault="003162BF" w:rsidP="003162BF">
                             <w:pPr>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t xml:space="preserve">  </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:anchorlock/>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="003162BF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="003162BF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7AB07028" wp14:editId="5DCBBB05">
                       <wp:extent cx="102907" cy="153204"/>
                       <wp:effectExtent l="0" t="0" r="11430" b="18415"/>
                       <wp:docPr id="47" name="Prostokąt 47"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="102907" cy="153204"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
@@ -2527,60 +1653,60 @@
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:rect w14:anchorId="7AB07028" id="Prostokąt 47" o:spid="_x0000_s1029" style="width:8.1pt;height:12.05pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB+LJsEYQIAAOgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0hSyoCKFFWgTpMQ&#10;VIKJ56tjN5Ecn2e7Tbq/fmcn0PLxNC0P7p3v++ff9eq6bzXbSecbNCUvTnLOpBFYNWZT8l9Py28X&#10;nPkApgKNRpZ8Lz2/nn/9ctXZmZxgjbqSjlES42edLXkdgp1lmRe1bMGfoJWGjApdC4FUt8kqBx1l&#10;b3U2yfPvWYeusg6F9J5ubwcjn6f8SkkRHpTyMjBdcuotpNOlcx3PbH4Fs40DWzdibAP+oYsWGkNF&#10;X1PdQgC2dc2HVG0jHHpU4URgm6FSjZBpBpqmyN9N81iDlWkWAsfbV5j8/0sr7nePduUIhs76mScx&#10;TtEr18Zf6o/1Caz9K1iyD0zQZZFPLvNzzgSZirPTST6NYGaHYOt8+CGxZVEouaO3SBDB7s6HwfXF&#10;JdbyqJtq2WidlL2/0Y7tgJ6NXrvCjjMNPtBlyZfpG6u9CdOGdSU/Lc7PqC8gOikNgcTWViX3ZsMZ&#10;6A3xVASXWnkT7D/UfKJZj+rm6fusbpzjFnw9NJyyjm7axHFkYuI49gHoKIV+3bOG2juNEfFmjdV+&#10;5ZjDgazeimVD+e9o/BU4YifxmDYuPNChNNLAOEqc1ej+fHYf/Yk0ZOWsI7YTGr+34CRN99MQnS6L&#10;6TSuR1KmZ+cTUtyxZX1sMdv2BullCtptK5IY/YN+EZXD9pkWcxGrkgmMoNoD7qNyE4YtpNUWcrFI&#10;brQSFsKdebQiJo/IRWSf+mdwdqRRoDe5x5fNgNk7Ng2+MdLgYhtQNYlqB1yJolGhdUpkHVc/7uux&#10;nrwOf1DzvwAAAP//AwBQSwMEFAAGAAgAAAAhAEb6nsTZAAAAAwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj0FLw0AQhe+C/2EZwZvdNEqRmEkRoZfSi1HB4yQ7TdJmZ2N2m8Z/79aLXgYe7/HeN/l6tr2a&#10;ePSdE4TlIgHFUjvTSYPw/ra5ewTlA4mh3gkjfLOHdXF9lVNm3FleeSpDo2KJ+IwQ2hCGTGtft2zJ&#10;L9zAEr29Gy2FKMdGm5HOsdz2Ok2SlbbUSVxoaeCXlutjebII24/pwHZXfW53947Kztivzd4i3t7M&#10;z0+gAs/hLwwX/IgORWSq3EmMVz1CfCT83ou3SkFVCOnDEnSR6//sxQ8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAfiybBGECAADoBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEARvqexNkAAAADAQAADwAAAAAAAAAAAAAAAAC7BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAMEFAAAAAA==&#10;" fillcolor="window" strokecolor="windowText" strokeweight=".25pt">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="7E40C03F" w14:textId="77777777" w:rsidR="003162BF" w:rsidRDefault="003162BF" w:rsidP="003162BF">
                             <w:pPr>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t xml:space="preserve">  </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:anchorlock/>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="003162BF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="003162BF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6BD29ED5" wp14:editId="0A24406D">
                       <wp:extent cx="102907" cy="153204"/>
                       <wp:effectExtent l="0" t="0" r="11430" b="18415"/>
                       <wp:docPr id="48" name="Prostokąt 48"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="102907" cy="153204"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
@@ -2620,1977 +1746,2862 @@
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:rect w14:anchorId="6BD29ED5" id="Prostokąt 48" o:spid="_x0000_s1030" style="width:8.1pt;height:12.05pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDeDAATYAIAAOgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5fSQpZUBFiipQp0kI&#10;KsHEs+vYTSTHxzt2m3S/fsdOoOXyNC0P7rn5XD5/p1fXfWvYTqFvwJa8OMk5U1ZC1dhNyX89Lb9d&#10;cOaDsJUwYFXJ98rz6/nXL1edm6kJ1GAqhYySWD/rXMnrENwsy7ysVSv8CThlyakBWxFIxU1Woego&#10;e2uySZ5/zzrAyiFI5T1Zbwcnn6f8WisZHrT2KjBTcuotpBPTuY5nNr8Ssw0KVzdybEP8QxetaCwV&#10;fU11K4JgW2w+pGobieBBhxMJbQZaN1KlGWiaIn83zWMtnEqzEDjevcLk/19aeb97dCskGDrnZ57E&#10;OEWvsY2/1B/rE1j7V7BUH5gkY5FPLvNzziS5irPTST6NYGaHyw59+KGgZVEoOdJbJIjE7s6HIfQl&#10;JNbyYJpq2RiTlL2/Mch2gp6NXruCjjMjfCBjyZfpG6u9uWYs60p+WpyfUV+C6KSNCCS2riq5txvO&#10;hNkQT2XA1Mqby/5DzSea9ahunr7P6sY5boWvh4ZT1jHM2DiOSkwcxz4AHaXQr3vWUHsJvmhZQ7Vf&#10;IUMYyOqdXDaU/47GXwkkdhKPaePCAx3aAA0Mo8RZDfjnM3uMJ9KQl7OO2E5o/N4KVDTdT0t0uiym&#10;07geSZmenU9IwWPP+thjt+0N0MsUtNtOJjHGB/MiaoT2mRZzEauSS1hJtQfcR+UmDFtIqy3VYpHC&#10;aCWcCHf20cmYPCIXkX3qnwW6kUaB3uQeXjZDzN6xaYiNNy0stgF0k6h2wJUoGhVap0TWcfXjvh7r&#10;KerwBzX/CwAA//8DAFBLAwQUAAYACAAAACEARvqexNkAAAADAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPQUvDQBCF74L/YRnBm900SpGYSRGhl9KLUcHjJDtN0mZnY3abxn/v1oteBh7v8d43+Xq2vZp4&#10;9J0ThOUiAcVSO9NJg/D+trl7BOUDiaHeCSN8s4d1cX2VU2bcWV55KkOjYon4jBDaEIZMa1+3bMkv&#10;3MASvb0bLYUox0abkc6x3PY6TZKVttRJXGhp4JeW62N5sgjbj+nAdld9bnf3jsrO2K/N3iLe3szP&#10;T6ACz+EvDBf8iA5FZKrcSYxXPUJ8JPzei7dKQVUI6cMSdJHr/+zFDwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQDeDAATYAIAAOgEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQBG+p7E2QAAAAMBAAAPAAAAAAAAAAAAAAAAALoEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAwAUAAAAA&#10;" fillcolor="window" strokecolor="windowText" strokeweight=".25pt">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="72AE7277" w14:textId="77777777" w:rsidR="003162BF" w:rsidRDefault="003162BF" w:rsidP="003162BF">
                             <w:pPr>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t xml:space="preserve">  </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:anchorlock/>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
+            <w:r w:rsidR="00FE096D" w:rsidRPr="00705DE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FE096D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="78EACF70" w14:textId="77777777" w:rsidR="00CA39FF" w:rsidRPr="00EC0E3B" w:rsidRDefault="00CA39FF" w:rsidP="00CA39FF">
+          <w:p w14:paraId="1ED20628" w14:textId="7F4BC052" w:rsidR="003162BF" w:rsidRPr="00FE096D" w:rsidRDefault="00467A1F" w:rsidP="00085A71">
             <w:pPr>
-              <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE096D" w:rsidRPr="00705DE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>iejscowość</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE096D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>……………………</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>…………………………….…….</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE096D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>…..</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="1D50469C" w14:textId="2BB1885E" w:rsidR="00CA39FF" w:rsidRPr="00705DE8" w:rsidRDefault="003162BF" w:rsidP="00CA39FF">
+          <w:p w14:paraId="772A69C2" w14:textId="37AB23AB" w:rsidR="00A72803" w:rsidRDefault="00063393" w:rsidP="00085A71">
             <w:pPr>
-              <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
-[...19 lines deleted...]
-              <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00705DE8">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>ulica</w:t>
+              <w:t>U</w:t>
+            </w:r>
+            <w:r w:rsidR="003162BF" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>lica</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00705DE8">
+            <w:r w:rsidR="003162BF" w:rsidRPr="00467A1F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ............……………………</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00CA39FF">
+              <w:t xml:space="preserve"> ............……………………………………</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00467A1F" w:rsidRPr="00467A1F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="pl-PL"/>
               </w:rPr>
+              <w:t>nr.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00467A1F" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003162BF" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>….……………</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE096D" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="pl-PL"/>
+              </w:rPr>
               <w:t>….</w:t>
             </w:r>
-            <w:r w:rsidR="0060070D">
+            <w:r w:rsidR="003162BF" w:rsidRPr="00467A1F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>….</w:t>
-[...27 lines deleted...]
-              </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="0060070D">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="31284205" w14:textId="04224CDB" w:rsidR="00705DE8" w:rsidRPr="00A72803" w:rsidRDefault="00705DE8" w:rsidP="0079560B">
+          <w:p w14:paraId="31284205" w14:textId="62E6E184" w:rsidR="00705DE8" w:rsidRPr="00A72803" w:rsidRDefault="00075609" w:rsidP="00075609">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="6"/>
                 <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Strona</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>internetowa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>: …………………………………………………….</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5279" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="5211" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="70798E1C" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00A72803" w:rsidRDefault="00705DE8" w:rsidP="0079560B">
+          <w:p w14:paraId="70798E1C" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00A72803" w:rsidRDefault="00705DE8" w:rsidP="00085A71">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00705DE8" w:rsidRPr="00705DE8" w14:paraId="50B6CD0D" w14:textId="77777777" w:rsidTr="002165A1">
+      <w:tr w:rsidR="00EA6AF1" w:rsidRPr="00467A1F" w14:paraId="50B6CD0D" w14:textId="77777777" w:rsidTr="00EA6AF1">
         <w:trPr>
-          <w:trHeight w:val="409"/>
+          <w:trHeight w:val="1004"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5211" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="11165" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-            </w:tcBorders>
-[...248 lines deleted...]
-            <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:tbl>
-[...335 lines deleted...]
-          <w:p w14:paraId="256FE527" w14:textId="4BE6F0B0" w:rsidR="00705DE8" w:rsidRPr="004F0024" w:rsidRDefault="00B266B9" w:rsidP="0079560B">
+          <w:p w14:paraId="4D68E703" w14:textId="77777777" w:rsidR="003C6A4E" w:rsidRDefault="00EA6AF1" w:rsidP="006A062B">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:b/>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00B52AEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. NIP:      </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-[...56 lines deleted...]
-                <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251530240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0BB750DD" wp14:editId="6199ADC8">
-[...13 lines deleted...]
-                      </wp:cNvGraphicFramePr>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="144EAA30" wp14:editId="0A2AF348">
+                      <wp:extent cx="161925" cy="209550"/>
+                      <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                      <wp:docPr id="61919427" name="Prostokąt 61919427"/>
+                      <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
-                            <wps:cNvSpPr>
-[...2 lines deleted...]
-                            <wps:spPr bwMode="auto">
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="134620" cy="179705"/>
+                                <a:ext cx="161925" cy="209550"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
-                                <a:srgbClr val="FFFFFF"/>
+                                <a:sysClr val="window" lastClr="FFFFFF"/>
                               </a:solidFill>
-                              <a:ln w="9525">
+                              <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
                                 <a:solidFill>
-                                  <a:srgbClr val="000000"/>
+                                  <a:sysClr val="windowText" lastClr="000000"/>
                                 </a:solidFill>
-                                <a:miter lim="800000"/>
-[...1 lines deleted...]
-                                <a:tailEnd/>
+                                <a:prstDash val="solid"/>
                               </a:ln>
+                              <a:effectLst/>
                             </wps:spPr>
-                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="752625F4" w14:textId="2CC3CBE7" w:rsidR="00EA6AF1" w:rsidRDefault="00EA6AF1" w:rsidP="00B52AEB">
+                                  <w:pPr>
+                                    <w:jc w:val="center"/>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:t xml:space="preserve">                          </w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
-                      <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-                    </wp:anchor>
+                    </wp:inline>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="186904CB" id="Prostokąt 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:230.05pt;margin-top:8.2pt;width:10.6pt;height:14.15pt;z-index:251530240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4+GNpCgIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8FuGyEQvVfqPyDu9e66dhyvvI4ip64q&#10;pWmlNB+AWXYXlWXogL12v74Ddhy3zakqB8Qw8Hjz5rG42feG7RR6DbbixSjnTFkJtbZtxZ++rd9d&#10;c+aDsLUwYFXFD8rzm+XbN4vBlWoMHZhaISMQ68vBVbwLwZVZ5mWneuFH4JSlZAPYi0AhtlmNYiD0&#10;3mTjPL/KBsDaIUjlPe3eHZN8mfCbRsnwpWm8CsxUnLiFNGOaN3HOlgtRtihcp+WJhvgHFr3Qlh49&#10;Q92JINgW9V9QvZYIHpowktBn0DRaqlQDVVPkf1Tz2AmnUi0kjndnmfz/g5UPu0f3FSN17+5BfvfM&#10;wqoTtlW3iDB0StT0XBGFygbny/OFGHi6yjbDZ6iptWIbIGmwb7CPgFQd2yepD2ep1T4wSZvF+8nV&#10;mBoiKVXM5rN8ml4Q5fNlhz58VNCzuKg4UicTuNjd+xDJiPL5SCIPRtdrbUwKsN2sDLKdoK6v0zih&#10;+8tjxrKh4vPpeJqQf8v5S4g8jdcgeh3Ivkb3Fb8+HxJlVO2DrZO5gtDmuCbKxp5kjMpFk/pyA/WB&#10;VEQ4epP+Ei06wJ+cDeTLivsfW4GKM/PJUifmxWQSjZyCyXQWRcTLzOYyI6wkqIoHzo7LVTiaf+tQ&#10;tx29VKTaLdxS9xqdlH1hdSJL3kuCn/5JNPdlnE69/OblLwAAAP//AwBQSwMEFAAGAAgAAAAhAL+8&#10;vWPeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOg0AQhu8mvsNmTLzZhZZgpSyN0dTEY0sv&#10;3hZ2BCo7S9ilRZ/e8WRvM/m//PNNvp1tL844+s6RgngRgUCqnemoUXAsdw9rED5oMrp3hAq+0cO2&#10;uL3JdWbchfZ4PoRGcAn5TCtoQxgyKX3dotV+4QYkzj7daHXgdWykGfWFy20vl1GUSqs74gutHvCl&#10;xfrrMFkFVbc86p99+RbZp90qvM/lafp4Ver+bn7egAg4h38Y/vRZHQp2qtxExoteQZJGMaMcpAkI&#10;BpJ1vAJR8ZA8gixyef1B8QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC4+GNpCgIAABUE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC/vL1j3gAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAAGQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;"/>
+                    <v:rect w14:anchorId="144EAA30" id="Prostokąt 61919427" o:spid="_x0000_s1031" style="width:12.75pt;height:16.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA+zO9dYwIAAOgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2xnSR9BnSJokWFA&#10;0QZoh54VWYoNyKJGKbGzXz9KcZv0cRrmg0KKFB8fP+bqum8N2yn0DdiSF6OcM2UlVI3dlPzX0/Lb&#10;BWc+CFsJA1aVfK88v55//XLVuZkaQw2mUsgoiPWzzpW8DsHNsszLWrXCj8ApS0YN2IpAKm6yCkVH&#10;0VuTjfP8LOsAK4cglfd0e3sw8nmKr7WS4UFrrwIzJafaQjoxnet4ZvMrMdugcHUjhzLEP1TRisZS&#10;0tdQtyIItsXmQ6i2kQgedBhJaDPQupEq9UDdFPm7bh5r4VTqhcDx7hUm///Cyvvdo1shwdA5P/Mk&#10;xi56jW38pfpYn8Dav4Kl+sAkXRZnxeV4ypkk0zi/nE4TmNnxsUMffihoWRRKjjSLBJHY3flACcn1&#10;xSXm8mCaatkYk5S9vzHIdoLGRtOuoOPMCB/osuTL9MXRUYg3z4xlXcm/F+exLkF00kYEEltXldzb&#10;DWfCbIinMmAq5c1j/yHnE/V6kjdP32d5Yx+3wteHglPUwc3Y2I5KTBzaPgIdpdCve9ZQedP4It6s&#10;odqvkCEcyOqdXDYU/47aXwkkdhKPaePCAx3aADUMg8RZDfjns/voT6QhK2cdsZ3Q+L0VqKi7n5bo&#10;dFlMJnE9kjKZno9JwVPL+tRit+0N0GQK2m0nkxj9g3kRNUL7TIu5iFnJJKyk3AfcB+UmHLaQVluq&#10;xSK50Uo4Ee7so5MxeEQuIvvUPwt0A40CzeQeXjZDzN6x6eAbX1pYbAPoJlHtiCuRJiq0Tok+w+rH&#10;fT3Vk9fxD2r+FwAA//8DAFBLAwQUAAYACAAAACEA3nXhGNkAAAADAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQUvDQBCF74L/YRnBm93YUJGYTSlCL6UXowWPk+w0ic3Mxuw2jf/e1YteBh7v8d43+Xrm&#10;Xk00+s6JgftFAoqkdraTxsDb6/buEZQPKBZ7J2Tgizysi+urHDPrLvJCUxkaFUvEZ2igDWHItPZ1&#10;S4x+4QaS6B3dyBiiHBttR7zEcu71MkkeNGMncaHFgZ5bqk/lmQ3sDtMH8b563+1Th2Vn+XN7ZGNu&#10;b+bNE6hAc/gLww9+RIciMlXuLNar3kB8JPze6C1XK1CVgTRNQBe5/s9efAMAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQA+zO9dYwIAAOgEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQDedeEY2QAAAAMBAAAPAAAAAAAAAAAAAAAAAL0EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAwwUAAAAA&#10;" fillcolor="window" strokecolor="windowText" strokeweight=".25pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="752625F4" w14:textId="2CC3CBE7" w:rsidR="00EA6AF1" w:rsidRDefault="00EA6AF1" w:rsidP="00B52AEB">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t xml:space="preserve">                          </w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                      <w10:anchorlock/>
+                    </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251534336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2BC85091" wp14:editId="6E8D6402">
-[...13 lines deleted...]
-                      </wp:cNvGraphicFramePr>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4A2AE30A" wp14:editId="6A54C4C8">
+                      <wp:extent cx="161925" cy="209550"/>
+                      <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                      <wp:docPr id="249687624" name="Prostokąt 249687624"/>
+                      <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
-                            <wps:cNvSpPr>
-[...2 lines deleted...]
-                            <wps:spPr bwMode="auto">
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="134620" cy="179705"/>
+                                <a:ext cx="161925" cy="209550"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
-                                <a:srgbClr val="FFFFFF"/>
+                                <a:sysClr val="window" lastClr="FFFFFF"/>
                               </a:solidFill>
-                              <a:ln w="9525">
+                              <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
                                 <a:solidFill>
-                                  <a:srgbClr val="000000"/>
+                                  <a:sysClr val="windowText" lastClr="000000"/>
                                 </a:solidFill>
-                                <a:miter lim="800000"/>
-[...1 lines deleted...]
-                                <a:tailEnd/>
+                                <a:prstDash val="solid"/>
                               </a:ln>
+                              <a:effectLst/>
                             </wps:spPr>
-                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="621DE463" w14:textId="77777777" w:rsidR="00EA6AF1" w:rsidRDefault="00EA6AF1" w:rsidP="00B52AEB">
+                                  <w:pPr>
+                                    <w:jc w:val="center"/>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:t xml:space="preserve">                         </w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
-                      <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-                    </wp:anchor>
+                    </wp:inline>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="3A247462" id="Prostokąt 15" o:spid="_x0000_s1026" style="position:absolute;margin-left:217.35pt;margin-top:8.2pt;width:10.6pt;height:14.15pt;z-index:251534336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4+GNpCgIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8FuGyEQvVfqPyDu9e66dhyvvI4ip64q&#10;pWmlNB+AWXYXlWXogL12v74Ddhy3zakqB8Qw8Hjz5rG42feG7RR6DbbixSjnTFkJtbZtxZ++rd9d&#10;c+aDsLUwYFXFD8rzm+XbN4vBlWoMHZhaISMQ68vBVbwLwZVZ5mWneuFH4JSlZAPYi0AhtlmNYiD0&#10;3mTjPL/KBsDaIUjlPe3eHZN8mfCbRsnwpWm8CsxUnLiFNGOaN3HOlgtRtihcp+WJhvgHFr3Qlh49&#10;Q92JINgW9V9QvZYIHpowktBn0DRaqlQDVVPkf1Tz2AmnUi0kjndnmfz/g5UPu0f3FSN17+5BfvfM&#10;wqoTtlW3iDB0StT0XBGFygbny/OFGHi6yjbDZ6iptWIbIGmwb7CPgFQd2yepD2ep1T4wSZvF+8nV&#10;mBoiKVXM5rN8ml4Q5fNlhz58VNCzuKg4UicTuNjd+xDJiPL5SCIPRtdrbUwKsN2sDLKdoK6v0zih&#10;+8tjxrKh4vPpeJqQf8v5S4g8jdcgeh3Ivkb3Fb8+HxJlVO2DrZO5gtDmuCbKxp5kjMpFk/pyA/WB&#10;VEQ4epP+Ei06wJ+cDeTLivsfW4GKM/PJUifmxWQSjZyCyXQWRcTLzOYyI6wkqIoHzo7LVTiaf+tQ&#10;tx29VKTaLdxS9xqdlH1hdSJL3kuCn/5JNPdlnE69/OblLwAAAP//AwBQSwMEFAAGAAgAAAAhALUf&#10;4KTeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOg0AQhu8mvsNmTLzZxZbWFlkao6mJx5Ze&#10;vA0wBZSdJezSok/veNLbTL4//3yTbifbqTMNvnVs4H4WgSIuXdVybeCY7+7WoHxArrBzTAa+yMM2&#10;u75KManchfd0PoRaSQn7BA00IfSJ1r5syKKfuZ5Y2MkNFoOsQ62rAS9Sbjs9j6KVttiyXGiwp+eG&#10;ys/DaA0U7fyI3/v8NbKb3SK8TfnH+P5izO3N9PQIKtAU/sLwqy/qkIlT4UauvOoMxIv4QaICVjEo&#10;CcTL5QZUIYMAnaX6/wfZDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC4+GNpCgIAABUE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC1H+Ck3gAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAAGQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;"/>
+                    <v:rect w14:anchorId="4A2AE30A" id="Prostokąt 249687624" o:spid="_x0000_s1032" style="width:12.75pt;height:16.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFbcYQYwIAAOgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGjEQvlfqf7B8b5alIQ+UJUIgqkpR&#10;ggRVzoPXZlfyelzbsEt/fcdmE8jjVHUPZsYznsc333B33zWa7aXzNZqC5xcDzqQRWNZmW/Bf68W3&#10;G858AFOCRiMLfpCe30++frlr7VgOsUJdSscoiPHj1ha8CsGOs8yLSjbgL9BKQ0aFroFAqttmpYOW&#10;ojc6Gw4GV1mLrrQOhfSebudHI5+k+EpJEZ6U8jIwXXCqLaTTpXMTz2xyB+OtA1vVoi8D/qGKBmpD&#10;SV9DzSEA27n6Q6imFg49qnAhsMlQqVrI1AN1kw/edbOqwMrUC4Hj7StM/v+FFY/7lV06gqG1fuxJ&#10;jF10yjXxl+pjXQLr8AqW7AITdJlf5bfDEWeCTMPB7WiUwMxOj63z4YfEhkWh4I5mkSCC/YMPlJBc&#10;X1xiLo+6Lhe11kk5+Jl2bA80Npp2iS1nGnygy4Iv0hdHRyHePNOGtQX/nl/HuoDopDQEEhtbFtyb&#10;LWegt8RTEVwq5c1j/yHnmno9yztI32d5Yx9z8NWx4BS1d9MmtiMTE/u2T0BHKXSbjtVU3lV8EW82&#10;WB6Wjjk8ktVbsagp/gO1vwRH7CQe08aFJzqURmoYe4mzCt2fz+6jP5GGrJy1xHZC4/cOnKTufhqi&#10;021+eRnXIymXo+shKe7csjm3mF0zQ5pMTrttRRKjf9AvonLYPNNiTmNWMoERlPuIe6/MwnELabWF&#10;nE6TG62EhfBgVlbE4BG5iOy6ewZnexoFmskjvmwGjN+x6egbXxqc7gKqOlHthCuRJiq0Tok+/erH&#10;fT3Xk9fpD2ryFwAA//8DAFBLAwQUAAYACAAAACEA3nXhGNkAAAADAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQUvDQBCF74L/YRnBm93YUJGYTSlCL6UXowWPk+w0ic3Mxuw2jf/e1YteBh7v8d43+Xrm&#10;Xk00+s6JgftFAoqkdraTxsDb6/buEZQPKBZ7J2Tgizysi+urHDPrLvJCUxkaFUvEZ2igDWHItPZ1&#10;S4x+4QaS6B3dyBiiHBttR7zEcu71MkkeNGMncaHFgZ5bqk/lmQ3sDtMH8b563+1Th2Vn+XN7ZGNu&#10;b+bNE6hAc/gLww9+RIciMlXuLNar3kB8JPze6C1XK1CVgTRNQBe5/s9efAMAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQAFbcYQYwIAAOgEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQDedeEY2QAAAAMBAAAPAAAAAAAAAAAAAAAAAL0EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAwwUAAAAA&#10;" fillcolor="window" strokecolor="windowText" strokeweight=".25pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="621DE463" w14:textId="77777777" w:rsidR="00EA6AF1" w:rsidRDefault="00EA6AF1" w:rsidP="00B52AEB">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t xml:space="preserve">                         </w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                      <w10:anchorlock/>
+                    </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251532288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7EF2BD1B" wp14:editId="79902A4F">
-[...13 lines deleted...]
-                      </wp:cNvGraphicFramePr>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0C25FC3F" wp14:editId="284AB8E8">
+                      <wp:extent cx="161925" cy="209550"/>
+                      <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                      <wp:docPr id="1605839879" name="Prostokąt 1605839879"/>
+                      <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
-                            <wps:cNvSpPr>
-[...2 lines deleted...]
-                            <wps:spPr bwMode="auto">
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="134620" cy="179705"/>
+                                <a:ext cx="161925" cy="209550"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
-                                <a:srgbClr val="FFFFFF"/>
+                                <a:sysClr val="window" lastClr="FFFFFF"/>
                               </a:solidFill>
-                              <a:ln w="9525">
+                              <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
                                 <a:solidFill>
-                                  <a:srgbClr val="000000"/>
+                                  <a:sysClr val="windowText" lastClr="000000"/>
                                 </a:solidFill>
-                                <a:miter lim="800000"/>
-[...1 lines deleted...]
-                                <a:tailEnd/>
+                                <a:prstDash val="solid"/>
                               </a:ln>
+                              <a:effectLst/>
                             </wps:spPr>
-                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="3D3EF1D8" w14:textId="77777777" w:rsidR="00EA6AF1" w:rsidRDefault="00EA6AF1" w:rsidP="00B52AEB">
+                                  <w:pPr>
+                                    <w:jc w:val="center"/>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:t xml:space="preserve">                         </w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
-                      <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-                    </wp:anchor>
+                    </wp:inline>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="16F75D57" id="Prostokąt 14" o:spid="_x0000_s1026" style="position:absolute;margin-left:204.3pt;margin-top:8.2pt;width:10.6pt;height:14.15pt;z-index:251532288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4+GNpCgIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8FuGyEQvVfqPyDu9e66dhyvvI4ip64q&#10;pWmlNB+AWXYXlWXogL12v74Ddhy3zakqB8Qw8Hjz5rG42feG7RR6DbbixSjnTFkJtbZtxZ++rd9d&#10;c+aDsLUwYFXFD8rzm+XbN4vBlWoMHZhaISMQ68vBVbwLwZVZ5mWneuFH4JSlZAPYi0AhtlmNYiD0&#10;3mTjPL/KBsDaIUjlPe3eHZN8mfCbRsnwpWm8CsxUnLiFNGOaN3HOlgtRtihcp+WJhvgHFr3Qlh49&#10;Q92JINgW9V9QvZYIHpowktBn0DRaqlQDVVPkf1Tz2AmnUi0kjndnmfz/g5UPu0f3FSN17+5BfvfM&#10;wqoTtlW3iDB0StT0XBGFygbny/OFGHi6yjbDZ6iptWIbIGmwb7CPgFQd2yepD2ep1T4wSZvF+8nV&#10;mBoiKVXM5rN8ml4Q5fNlhz58VNCzuKg4UicTuNjd+xDJiPL5SCIPRtdrbUwKsN2sDLKdoK6v0zih&#10;+8tjxrKh4vPpeJqQf8v5S4g8jdcgeh3Ivkb3Fb8+HxJlVO2DrZO5gtDmuCbKxp5kjMpFk/pyA/WB&#10;VEQ4epP+Ei06wJ+cDeTLivsfW4GKM/PJUifmxWQSjZyCyXQWRcTLzOYyI6wkqIoHzo7LVTiaf+tQ&#10;tx29VKTaLdxS9xqdlH1hdSJL3kuCn/5JNPdlnE69/OblLwAAAP//AwBQSwMEFAAGAAgAAAAhAFZ/&#10;LWbeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoTYhCG+JUCFQkjm16&#10;4baJlyQQ21HstIGvZznBbUfzNDtTbBc7iBNNofdOw+1KgSDXeNO7VsOx2t2sQYSIzuDgHWn4ogDb&#10;8vKiwNz4s9vT6RBbwSEu5Kihi3HMpQxNRxbDyo/k2Hv3k8XIcmqlmfDM4XaQiVKZtNg7/tDhSE8d&#10;NZ+H2Wqo++SI3/vqRdnN7i6+LtXH/Pas9fXV8vgAItIS/2D4rc/VoeROtZ+dCWLQkKp1xigbWQqC&#10;gTTZ8Jaaj/QeZFnI/wvKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC4+GNpCgIAABUE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBWfy1m3gAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAAGQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;"/>
+                    <v:rect w14:anchorId="0C25FC3F" id="Prostokąt 1605839879" o:spid="_x0000_s1033" style="width:12.75pt;height:16.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTDw6dZAIAAOgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGjEQvlfqf7B8L8tSCAnKEqFEVJVQ&#10;gpRUORuvza7k9bhjwy799R2bTSCPU9U9mBnPeB7ffMP1TdcYtlfoa7AFzwdDzpSVUNZ2W/BfT8tv&#10;l5z5IGwpDFhV8IPy/Gb+9ct162ZqBBWYUiGjINbPWlfwKgQ3yzIvK9UIPwCnLBk1YCMCqbjNShQt&#10;RW9MNhoOL7IWsHQIUnlPt3dHI5+n+ForGR609iowU3CqLaQT07mJZza/FrMtClfVsi9D/EMVjagt&#10;JX0NdSeCYDusP4RqaongQYeBhCYDrWupUg/UTT58181jJZxKvRA43r3C5P9fWHm/f3RrJBha52ee&#10;xNhFp7GJv1Qf6xJYh1ewVBeYpMv8Ir8aTTiTZBoNryaTBGZ2euzQhx8KGhaFgiPNIkEk9isfKCG5&#10;vrjEXB5MXS5rY5Jy8LcG2V7Q2GjaJbScGeEDXRZ8mb44Ogrx5pmxrC3493wa6xJEJ21EILFxZcG9&#10;3XImzJZ4KgOmUt489h9yPlGvZ3mH6fssb+zjTvjqWHCK2rsZG9tRiYl92yegoxS6TcdqKm8aX8Sb&#10;DZSHNTKEI1m9k8ua4q+o/bVAYifxmDYuPNChDVDD0EucVYB/PruP/kQasnLWEtsJjd87gYq6+2mJ&#10;Tlf5eBzXIynjyXRECp5bNucWu2tugSaT0247mcToH8yLqBGaZ1rMRcxKJmEl5T7i3iu34biFtNpS&#10;LRbJjVbCibCyj07G4BG5iOxT9yzQ9TQKNJN7eNkMMXvHpqNvfGlhsQug60S1E65EmqjQOiX69Ksf&#10;9/VcT16nP6j5XwAAAP//AwBQSwMEFAAGAAgAAAAhAN514RjZAAAAAwEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FLw0AQhe+C/2EZwZvd2FCRmE0pQi+lF6MFj5PsNInNzMbsNo3/3tWLXgYe7/HeN/l6&#10;5l5NNPrOiYH7RQKKpHa2k8bA2+v27hGUDygWeydk4Is8rIvrqxwz6y7yQlMZGhVLxGdooA1hyLT2&#10;dUuMfuEGkugd3cgYohwbbUe8xHLu9TJJHjRjJ3GhxYGeW6pP5ZkN7A7TB/G+et/tU4dlZ/lze2Rj&#10;bm/mzROoQHP4C8MPfkSHIjJV7izWq95AfCT83ugtVytQlYE0TUAXuf7PXnwDAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEA0w8OnWQCAADoBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEA3nXhGNkAAAADAQAADwAAAAAAAAAAAAAAAAC+BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMQFAAAAAA==&#10;" fillcolor="window" strokecolor="windowText" strokeweight=".25pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="3D3EF1D8" w14:textId="77777777" w:rsidR="00EA6AF1" w:rsidRDefault="00EA6AF1" w:rsidP="00B52AEB">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t xml:space="preserve">                         </w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                      <w10:anchorlock/>
+                    </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
+            <w:r w:rsidR="00C72A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251536384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5CBBAAB2" wp14:editId="667E9F31">
-[...13 lines deleted...]
-                      </wp:cNvGraphicFramePr>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="35AAD65C" wp14:editId="75EE5605">
+                      <wp:extent cx="161925" cy="209550"/>
+                      <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                      <wp:docPr id="1227709893" name="Prostokąt 1227709893"/>
+                      <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
-                            <wps:cNvSpPr>
-[...2 lines deleted...]
-                            <wps:spPr bwMode="auto">
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="134620" cy="179705"/>
+                                <a:ext cx="161925" cy="209550"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
-                                <a:srgbClr val="FFFFFF"/>
+                                <a:sysClr val="window" lastClr="FFFFFF"/>
                               </a:solidFill>
-                              <a:ln w="9525">
+                              <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
                                 <a:solidFill>
-                                  <a:srgbClr val="000000"/>
+                                  <a:sysClr val="windowText" lastClr="000000"/>
                                 </a:solidFill>
-                                <a:miter lim="800000"/>
-[...1 lines deleted...]
-                                <a:tailEnd/>
+                                <a:prstDash val="solid"/>
                               </a:ln>
+                              <a:effectLst/>
                             </wps:spPr>
-                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="2C90CEEB" w14:textId="77777777" w:rsidR="00EA6AF1" w:rsidRDefault="00EA6AF1" w:rsidP="00B52AEB">
+                                  <w:pPr>
+                                    <w:jc w:val="center"/>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:t xml:space="preserve">                         </w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
-                      <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-                    </wp:anchor>
+                    </wp:inline>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="0E59395C" id="Prostokąt 16" o:spid="_x0000_s1026" style="position:absolute;margin-left:191.85pt;margin-top:8.1pt;width:10.6pt;height:14.15pt;z-index:251536384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4+GNpCgIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8FuGyEQvVfqPyDu9e66dhyvvI4ip64q&#10;pWmlNB+AWXYXlWXogL12v74Ddhy3zakqB8Qw8Hjz5rG42feG7RR6DbbixSjnTFkJtbZtxZ++rd9d&#10;c+aDsLUwYFXFD8rzm+XbN4vBlWoMHZhaISMQ68vBVbwLwZVZ5mWneuFH4JSlZAPYi0AhtlmNYiD0&#10;3mTjPL/KBsDaIUjlPe3eHZN8mfCbRsnwpWm8CsxUnLiFNGOaN3HOlgtRtihcp+WJhvgHFr3Qlh49&#10;Q92JINgW9V9QvZYIHpowktBn0DRaqlQDVVPkf1Tz2AmnUi0kjndnmfz/g5UPu0f3FSN17+5BfvfM&#10;wqoTtlW3iDB0StT0XBGFygbny/OFGHi6yjbDZ6iptWIbIGmwb7CPgFQd2yepD2ep1T4wSZvF+8nV&#10;mBoiKVXM5rN8ml4Q5fNlhz58VNCzuKg4UicTuNjd+xDJiPL5SCIPRtdrbUwKsN2sDLKdoK6v0zih&#10;+8tjxrKh4vPpeJqQf8v5S4g8jdcgeh3Ivkb3Fb8+HxJlVO2DrZO5gtDmuCbKxp5kjMpFk/pyA/WB&#10;VEQ4epP+Ei06wJ+cDeTLivsfW4GKM/PJUifmxWQSjZyCyXQWRcTLzOYyI6wkqIoHzo7LVTiaf+tQ&#10;tx29VKTaLdxS9xqdlH1hdSJL3kuCn/5JNPdlnE69/OblLwAAAP//AwBQSwMEFAAGAAgAAAAhAOM3&#10;ov3eAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOg0AQhu8mvsNmTLzZRcDaUpbGaGrisaUX&#10;bwM7BZTdJezSok/veNLbTP4v/3yTb2fTizONvnNWwf0iAkG2drqzjYJjubtbgfABrcbeWVLwRR62&#10;xfVVjpl2F7un8yE0gkusz1BBG8KQSenrlgz6hRvIcnZyo8HA69hIPeKFy00v4yhaSoOd5QstDvTc&#10;Uv15mIyCqouP+L0vXyOz3iXhbS4/pvcXpW5v5qcNiEBz+IPhV5/VoWCnyk1We9ErSFbJI6McLGMQ&#10;DKRRugZR8ZA+gCxy+f+D4gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC4+GNpCgIAABUE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDjN6L93gAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAAGQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;"/>
+                    <v:rect w14:anchorId="35AAD65C" id="Prostokąt 1227709893" o:spid="_x0000_s1034" style="width:12.75pt;height:16.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFLPA/ZAIAAOgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnSR9GnSJokWFA&#10;0QZoh54VWYoNyKJGKbGzXz9KcZv0cRrmg0KKFB8fP+bqum8N2yn0DdiS56MxZ8pKqBq7Kfmvp+W3&#10;C858ELYSBqwq+V55fj3/+uWqc4WaQA2mUsgoiPVF50peh+CKLPOyVq3wI3DKklEDtiKQipusQtFR&#10;9NZkk/H4LOsAK4cglfd0e3sw8nmKr7WS4UFrrwIzJafaQjoxnet4ZvMrUWxQuLqRQxniH6poRWMp&#10;6WuoWxEE22LzIVTbSAQPOowktBlo3UiVeqBu8vG7bh5r4VTqhcDx7hUm///Cyvvdo1shwdA5X3gS&#10;Yxe9xjb+Un2sT2DtX8FSfWCSLvOz/HIy40ySaTK+nM0SmNnxsUMffihoWRRKjjSLBJHY3flACcn1&#10;xSXm8mCaatkYk5S9vzHIdoLGRtOuoOPMCB/osuTL9MXRUYg3z4xlXcm/5+exLkF00kYEEltXldzb&#10;DWfCbIinMmAq5c1j/yHnE/V6knecvs/yxj5uha8PBaeog5uxsR2VmDi0fQQ6SqFf96yh8i7ii3iz&#10;hmq/QoZwIKt3ctlQ/DtqfyWQ2Ek8po0LD3RoA9QwDBJnNeCfz+6jP5GGrJx1xHZC4/dWoKLuflqi&#10;02U+ncb1SMp0dj4hBU8t61OL3bY3QJPJabedTGL0D+ZF1AjtMy3mImYlk7CSch9wH5SbcNhCWm2p&#10;FovkRivhRLizj07G4BG5iOxT/yzQDTQKNJN7eNkMUbxj08E3vrSw2AbQTaLaEVciTVRonRJ9htWP&#10;+3qqJ6/jH9T8LwAAAP//AwBQSwMEFAAGAAgAAAAhAN514RjZAAAAAwEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FLw0AQhe+C/2EZwZvd2FCRmE0pQi+lF6MFj5PsNInNzMbsNo3/3tWLXgYe7/HeN/l6&#10;5l5NNPrOiYH7RQKKpHa2k8bA2+v27hGUDygWeydk4Is8rIvrqxwz6y7yQlMZGhVLxGdooA1hyLT2&#10;dUuMfuEGkugd3cgYohwbbUe8xHLu9TJJHjRjJ3GhxYGeW6pP5ZkN7A7TB/G+et/tU4dlZ/lze2Rj&#10;bm/mzROoQHP4C8MPfkSHIjJV7izWq95AfCT83ugtVytQlYE0TUAXuf7PXnwDAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEARSzwP2QCAADoBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEA3nXhGNkAAAADAQAADwAAAAAAAAAAAAAAAAC+BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMQFAAAAAA==&#10;" fillcolor="window" strokecolor="windowText" strokeweight=".25pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="2C90CEEB" w14:textId="77777777" w:rsidR="00EA6AF1" w:rsidRDefault="00EA6AF1" w:rsidP="00B52AEB">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t xml:space="preserve">                         </w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                      <w10:anchorlock/>
+                    </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251538432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A1A58F1" wp14:editId="04303A16">
-[...13 lines deleted...]
-                      </wp:cNvGraphicFramePr>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2F880A8F" wp14:editId="1109E55F">
+                      <wp:extent cx="161925" cy="209550"/>
+                      <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                      <wp:docPr id="1786745613" name="Prostokąt 1786745613"/>
+                      <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
-                            <wps:cNvSpPr>
-[...2 lines deleted...]
-                            <wps:spPr bwMode="auto">
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="134620" cy="179705"/>
+                                <a:ext cx="161925" cy="209550"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
-                                <a:srgbClr val="FFFFFF"/>
+                                <a:sysClr val="window" lastClr="FFFFFF"/>
                               </a:solidFill>
-                              <a:ln w="9525">
+                              <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
                                 <a:solidFill>
-                                  <a:srgbClr val="000000"/>
+                                  <a:sysClr val="windowText" lastClr="000000"/>
                                 </a:solidFill>
-                                <a:miter lim="800000"/>
-[...1 lines deleted...]
-                                <a:tailEnd/>
+                                <a:prstDash val="solid"/>
                               </a:ln>
+                              <a:effectLst/>
                             </wps:spPr>
-                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="4FCEC80D" w14:textId="77777777" w:rsidR="00EA6AF1" w:rsidRDefault="00EA6AF1" w:rsidP="00B52AEB">
+                                  <w:pPr>
+                                    <w:jc w:val="center"/>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:t xml:space="preserve">                         </w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
-                      <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-                    </wp:anchor>
+                    </wp:inline>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="077B84F9" id="Prostokąt 17" o:spid="_x0000_s1026" style="position:absolute;margin-left:179.35pt;margin-top:8.2pt;width:10.6pt;height:14.15pt;z-index:251538432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4+GNpCgIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8FuGyEQvVfqPyDu9e66dhyvvI4ip64q&#10;pWmlNB+AWXYXlWXogL12v74Ddhy3zakqB8Qw8Hjz5rG42feG7RR6DbbixSjnTFkJtbZtxZ++rd9d&#10;c+aDsLUwYFXFD8rzm+XbN4vBlWoMHZhaISMQ68vBVbwLwZVZ5mWneuFH4JSlZAPYi0AhtlmNYiD0&#10;3mTjPL/KBsDaIUjlPe3eHZN8mfCbRsnwpWm8CsxUnLiFNGOaN3HOlgtRtihcp+WJhvgHFr3Qlh49&#10;Q92JINgW9V9QvZYIHpowktBn0DRaqlQDVVPkf1Tz2AmnUi0kjndnmfz/g5UPu0f3FSN17+5BfvfM&#10;wqoTtlW3iDB0StT0XBGFygbny/OFGHi6yjbDZ6iptWIbIGmwb7CPgFQd2yepD2ep1T4wSZvF+8nV&#10;mBoiKVXM5rN8ml4Q5fNlhz58VNCzuKg4UicTuNjd+xDJiPL5SCIPRtdrbUwKsN2sDLKdoK6v0zih&#10;+8tjxrKh4vPpeJqQf8v5S4g8jdcgeh3Ivkb3Fb8+HxJlVO2DrZO5gtDmuCbKxp5kjMpFk/pyA/WB&#10;VEQ4epP+Ei06wJ+cDeTLivsfW4GKM/PJUifmxWQSjZyCyXQWRcTLzOYyI6wkqIoHzo7LVTiaf+tQ&#10;tx29VKTaLdxS9xqdlH1hdSJL3kuCn/5JNPdlnE69/OblLwAAAP//AwBQSwMEFAAGAAgAAAAhAFyL&#10;Qj3fAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AQhe8m/ofNmHiziwVLoSyN0dTEY0sv&#10;3gZYgcrOEnZp0V/v9KTHyfvy3jfZdja9OOvRdZYUPC4CEJoqW3fUKDgWu4c1COeRauwtaQXf2sE2&#10;v73JMK3thfb6fPCN4BJyKSpovR9SKV3VaoNuYQdNnH3a0aDnc2xkPeKFy00vl0GwkgY74oUWB/3S&#10;6urrMBkFZbc84s++eAtMsgv9+1ycpo9Xpe7v5ucNCK9n/wfDVZ/VIWen0k5UO9ErCJ/WMaMcrCIQ&#10;DIRxkoAoFURRDDLP5P8P8l8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAuPhjaQoCAAAV&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAXItCPd8A&#10;AAAJAQAADwAAAAAAAAAAAAAAAABkBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;"/>
+                    <v:rect w14:anchorId="2F880A8F" id="Prostokąt 1786745613" o:spid="_x0000_s1035" style="width:12.75pt;height:16.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCTTjiyZAIAAOgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGjEQvlfqf7B8L8tSSALKEiEQVaUo&#10;iZRUORuvza7k9bhjwy799R2bTSCPU9U9mBnPeB7ffMP1TdcYtlfoa7AFzwdDzpSVUNZ2W/BfT+tv&#10;V5z5IGwpDFhV8IPy/Gb+9ct162ZqBBWYUiGjINbPWlfwKgQ3yzIvK9UIPwCnLBk1YCMCqbjNShQt&#10;RW9MNhoOL7IWsHQIUnlPt6ujkc9TfK2VDPdaexWYKTjVFtKJ6dzEM5tfi9kWhatq2Zch/qGKRtSW&#10;kr6GWokg2A7rD6GaWiJ40GEgoclA61qq1AN1kw/fdfNYCadSLwSOd68w+f8XVt7tH90DEgyt8zNP&#10;Yuyi09jEX6qPdQmswytYqgtM0mV+kU9HE84kmUbD6WSSwMxOjx368ENBw6JQcKRZJIjE/tYHSkiu&#10;Ly4xlwdTl+vamKQc/NIg2wsaG027hJYzI3ygy4Kv0xdHRyHePDOWtQX/nl/GugTRSRsRSGxcWXBv&#10;t5wJsyWeyoCplDeP/YecT9TrWd5h+j7LG/tYCV8dC05RezdjYzsqMbFv+wR0lEK36VhN5U3ji3iz&#10;gfLwgAzhSFbv5Lqm+LfU/oNAYifxmDYu3NOhDVDD0EucVYB/PruP/kQasnLWEtsJjd87gYq6+2mJ&#10;TtN8PI7rkZTx5HJECp5bNucWu2uWQJPJabedTGL0D+ZF1AjNMy3mImYlk7CSch9x75VlOG4hrbZU&#10;i0Vyo5VwItzaRydj8IhcRPapexboehoFmskdvGyGmL1j09E3vrSw2AXQdaLaCVciTVRonRJ9+tWP&#10;+3quJ6/TH9T8LwAAAP//AwBQSwMEFAAGAAgAAAAhAN514RjZAAAAAwEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FLw0AQhe+C/2EZwZvd2FCRmE0pQi+lF6MFj5PsNInNzMbsNo3/3tWLXgYe7/HeN/l6&#10;5l5NNPrOiYH7RQKKpHa2k8bA2+v27hGUDygWeydk4Is8rIvrqxwz6y7yQlMZGhVLxGdooA1hyLT2&#10;dUuMfuEGkugd3cgYohwbbUe8xHLu9TJJHjRjJ3GhxYGeW6pP5ZkN7A7TB/G+et/tU4dlZ/lze2Rj&#10;bm/mzROoQHP4C8MPfkSHIjJV7izWq95AfCT83ugtVytQlYE0TUAXuf7PXnwDAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAk044smQCAADoBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEA3nXhGNkAAAADAQAADwAAAAAAAAAAAAAAAAC+BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMQFAAAAAA==&#10;" fillcolor="window" strokecolor="windowText" strokeweight=".25pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="4FCEC80D" w14:textId="77777777" w:rsidR="00EA6AF1" w:rsidRDefault="00EA6AF1" w:rsidP="00B52AEB">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t xml:space="preserve">                         </w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                      <w10:anchorlock/>
+                    </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C72A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="72C8A9A2" wp14:editId="17209C79">
+                      <wp:extent cx="161925" cy="209550"/>
+                      <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                      <wp:docPr id="918440417" name="Prostokąt 918440417"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="161925" cy="209550"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:sysClr val="window" lastClr="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
+                                <a:solidFill>
+                                  <a:sysClr val="windowText" lastClr="000000"/>
+                                </a:solidFill>
+                                <a:prstDash val="solid"/>
+                              </a:ln>
+                              <a:effectLst/>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="2E1712B1" w14:textId="77777777" w:rsidR="00EA6AF1" w:rsidRDefault="00EA6AF1" w:rsidP="00B52AEB">
+                                  <w:pPr>
+                                    <w:jc w:val="center"/>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:t xml:space="preserve">                         </w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="72C8A9A2" id="Prostokąt 918440417" o:spid="_x0000_s1036" style="width:12.75pt;height:16.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDq9MuwYwIAAOkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2xnSR9BnSJokWFA&#10;0QZoh54VWYoNyKJGKbGzXz9KcZv0cRrmg0KKFB8fP+bqum8N2yn0DdiSF6OcM2UlVI3dlPzX0/Lb&#10;BWc+CFsJA1aVfK88v55//XLVuZkaQw2mUsgoiPWzzpW8DsHNsszLWrXCj8ApS0YN2IpAKm6yCkVH&#10;0VuTjfP8LOsAK4cglfd0e3sw8nmKr7WS4UFrrwIzJafaQjoxnet4ZvMrMdugcHUjhzLEP1TRisZS&#10;0tdQtyIItsXmQ6i2kQgedBhJaDPQupEq9UDdFPm7bh5r4VTqhcDx7hUm///Cyvvdo1shwdA5P/Mk&#10;xi56jW38pfpYn8Dav4Kl+sAkXRZnxeV4ypkk0zi/nE4TmNnxsUMffihoWRRKjjSLBJHY3flACcn1&#10;xSXm8mCaatkYk5S9vzHIdoLGRtOuoOPMCB/osuTL9MXRUYg3z4xlXcm/F+exLkF00kYEEltXldzb&#10;DWfCbIinMmAq5c1j/yHnE/V6kjdP32d5Yx+3wteHglPUwc3Y2I5KTBzaPgIdpdCve9ZQeUXCL16t&#10;odqvkCEc2OqdXDaU4I76XwkkehKRaeXCAx3aAHUMg8RZDfjns/voT6whK2cd0Z3g+L0VqKi9n5b4&#10;dFlMJnE/kjKZno9JwVPL+tRit+0N0GgKWm4nkxj9g3kRNUL7TJu5iFnJJKyk3AfgB+UmHNaQdluq&#10;xSK50U44Ee7so5MxeIQuQvvUPwt0A48CDeUeXlZDzN7R6eAbX1pYbAPoJnHtiCuxJiq0T4k/w+7H&#10;hT3Vk9fxH2r+FwAA//8DAFBLAwQUAAYACAAAACEA3nXhGNkAAAADAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQUvDQBCF74L/YRnBm93YUJGYTSlCL6UXowWPk+w0ic3Mxuw2jf/e1YteBh7v8d43+Xrm&#10;Xk00+s6JgftFAoqkdraTxsDb6/buEZQPKBZ7J2Tgizysi+urHDPrLvJCUxkaFUvEZ2igDWHItPZ1&#10;S4x+4QaS6B3dyBiiHBttR7zEcu71MkkeNGMncaHFgZ5bqk/lmQ3sDtMH8b563+1Th2Vn+XN7ZGNu&#10;b+bNE6hAc/gLww9+RIciMlXuLNar3kB8JPze6C1XK1CVgTRNQBe5/s9efAMAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQDq9MuwYwIAAOkEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQDedeEY2QAAAAMBAAAPAAAAAAAAAAAAAAAAAL0EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAwwUAAAAA&#10;" fillcolor="window" strokecolor="windowText" strokeweight=".25pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="2E1712B1" w14:textId="77777777" w:rsidR="00EA6AF1" w:rsidRDefault="00EA6AF1" w:rsidP="00B52AEB">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t xml:space="preserve">                         </w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                      <w10:anchorlock/>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5CAD4854" wp14:editId="7EBC9CC6">
+                      <wp:extent cx="161925" cy="209550"/>
+                      <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                      <wp:docPr id="724056147" name="Prostokąt 724056147"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="161925" cy="209550"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:sysClr val="window" lastClr="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
+                                <a:solidFill>
+                                  <a:sysClr val="windowText" lastClr="000000"/>
+                                </a:solidFill>
+                                <a:prstDash val="solid"/>
+                              </a:ln>
+                              <a:effectLst/>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="223FCAAB" w14:textId="77777777" w:rsidR="00EA6AF1" w:rsidRDefault="00EA6AF1" w:rsidP="00B52AEB">
+                                  <w:pPr>
+                                    <w:jc w:val="center"/>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:t xml:space="preserve">                         </w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="5CAD4854" id="Prostokąt 724056147" o:spid="_x0000_s1037" style="width:12.75pt;height:16.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA8lgM9ZAIAAOkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2xnSR9BnSJokWFA&#10;0QZoh54VWYoNyKJGKbGzXz9KcZv0cRrmg0KKFB8fP+bqum8N2yn0DdiSF6OcM2UlVI3dlPzX0/Lb&#10;BWc+CFsJA1aVfK88v55//XLVuZkaQw2mUsgoiPWzzpW8DsHNsszLWrXCj8ApS0YN2IpAKm6yCkVH&#10;0VuTjfP8LOsAK4cglfd0e3sw8nmKr7WS4UFrrwIzJafaQjoxnet4ZvMrMdugcHUjhzLEP1TRisZS&#10;0tdQtyIItsXmQ6i2kQgedBhJaDPQupEq9UDdFPm7bh5r4VTqhcDx7hUm///Cyvvdo1shwdA5P/Mk&#10;xi56jW38pfpYn8Dav4Kl+sAkXRZnxeV4ypkk0zi/nE4TmNnxsUMffihoWRRKjjSLBJHY3flACcn1&#10;xSXm8mCaatkYk5S9vzHIdoLGRtOuoOPMCB/osuTL9MXRUYg3z4xlXcm/F+exLkF00kYEEltXldzb&#10;DWfCbIinMmAq5c1j/yHnE/V6kjdP32d5Yx+3wteHglPUwc3Y2I5KTBzaPgIdpdCve9ZQeUURn8Sr&#10;NVT7FTKEA1u9k8uGEtxR/yuBRE8iMq1ceKBDG6COYZA4qwH/fHYf/Yk1ZOWsI7oTHL+3AhW199MS&#10;ny6LySTuR1Im0/MxKXhqWZ9a7La9ARpNQcvtZBKjfzAvokZon2kzFzErmYSVlPsA/KDchMMa0m5L&#10;tVgkN9oJJ8KdfXQyBo/QRWif+meBbuBRoKHcw8tqiNk7Oh1840sLi20A3SSuHXEl1kSF9inxZ9j9&#10;uLCnevI6/kPN/wIAAP//AwBQSwMEFAAGAAgAAAAhAN514RjZAAAAAwEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FLw0AQhe+C/2EZwZvd2FCRmE0pQi+lF6MFj5PsNInNzMbsNo3/3tWLXgYe7/HeN/l6&#10;5l5NNPrOiYH7RQKKpHa2k8bA2+v27hGUDygWeydk4Is8rIvrqxwz6y7yQlMZGhVLxGdooA1hyLT2&#10;dUuMfuEGkugd3cgYohwbbUe8xHLu9TJJHjRjJ3GhxYGeW6pP5ZkN7A7TB/G+et/tU4dlZ/lze2Rj&#10;bm/mzROoQHP4C8MPfkSHIjJV7izWq95AfCT83ugtVytQlYE0TUAXuf7PXnwDAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAPJYDPWQCAADpBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEA3nXhGNkAAAADAQAADwAAAAAAAAAAAAAAAAC+BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMQFAAAAAA==&#10;" fillcolor="window" strokecolor="windowText" strokeweight=".25pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="223FCAAB" w14:textId="77777777" w:rsidR="00EA6AF1" w:rsidRDefault="00EA6AF1" w:rsidP="00B52AEB">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t xml:space="preserve">                         </w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                      <w10:anchorlock/>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="00C72A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1987F26E" wp14:editId="78BA2B90">
+                      <wp:extent cx="161925" cy="209550"/>
+                      <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                      <wp:docPr id="236881979" name="Prostokąt 236881979"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="161925" cy="209550"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:sysClr val="window" lastClr="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
+                                <a:solidFill>
+                                  <a:sysClr val="windowText" lastClr="000000"/>
+                                </a:solidFill>
+                                <a:prstDash val="solid"/>
+                              </a:ln>
+                              <a:effectLst/>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="4801948C" w14:textId="1014D721" w:rsidR="00EA6AF1" w:rsidRDefault="00EA6AF1" w:rsidP="00B52AEB">
+                                  <w:pPr>
+                                    <w:jc w:val="center"/>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:t xml:space="preserve">   </w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="008A285B">
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:t xml:space="preserve">                      </w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="008A285B">
+                                    <w:t xml:space="preserve">   </w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="7C25DB00" w14:textId="1926388A" w:rsidR="008A285B" w:rsidRDefault="008A285B" w:rsidP="00B52AEB">
+                                  <w:pPr>
+                                    <w:jc w:val="center"/>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:t xml:space="preserve">     </w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="1987F26E" id="Prostokąt 236881979" o:spid="_x0000_s1038" style="width:12.75pt;height:16.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHNypwZAIAAOkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2xnSR9BnSJokWFA&#10;0QZoh54VWYoNyKJGKbGzXz9KcZv0cRrmg0KKFB8fP+bqum8N2yn0DdiSF6OcM2UlVI3dlPzX0/Lb&#10;BWc+CFsJA1aVfK88v55//XLVuZkaQw2mUsgoiPWzzpW8DsHNsszLWrXCj8ApS0YN2IpAKm6yCkVH&#10;0VuTjfP8LOsAK4cglfd0e3sw8nmKr7WS4UFrrwIzJafaQjoxnet4ZvMrMdugcHUjhzLEP1TRisZS&#10;0tdQtyIItsXmQ6i2kQgedBhJaDPQupEq9UDdFPm7bh5r4VTqhcDx7hUm///Cyvvdo1shwdA5P/Mk&#10;xi56jW38pfpYn8Dav4Kl+sAkXRZnxeV4ypkk0zi/nE4TmNnxsUMffihoWRRKjjSLBJHY3flACcn1&#10;xSXm8mCaatkYk5S9vzHIdoLGRtOuoOPMCB/osuTL9MXRUYg3z4xlXcm/F+exLkF00kYEEltXldzb&#10;DWfCbIinMmAq5c1j/yHnE/V6kjdP32d5Yx+3wteHglPUwc3Y2I5KTBzaPgIdpdCve9ZQecU4PolX&#10;a6j2K2QIB7Z6J5cNJbij/lcCiZ5EZFq58ECHNkAdwyBxVgP++ew++hNryMpZR3QnOH5vBSpq76cl&#10;Pl0Wk0ncj6RMpudjUvDUsj612G17AzSagpbbySRG/2BeRI3QPtNmLmJWMgkrKfcB+EG5CYc1pN2W&#10;arFIbrQTToQ7++hkDB6hi9A+9c8C3cCjQEO5h5fVELN3dDr4xpcWFtsAuklcO+JKrIkK7VPiz7D7&#10;cWFP9eR1/Iea/wUAAP//AwBQSwMEFAAGAAgAAAAhAN514RjZAAAAAwEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FLw0AQhe+C/2EZwZvd2FCRmE0pQi+lF6MFj5PsNInNzMbsNo3/3tWLXgYe7/HeN/l6&#10;5l5NNPrOiYH7RQKKpHa2k8bA2+v27hGUDygWeydk4Is8rIvrqxwz6y7yQlMZGhVLxGdooA1hyLT2&#10;dUuMfuEGkugd3cgYohwbbUe8xHLu9TJJHjRjJ3GhxYGeW6pP5ZkN7A7TB/G+et/tU4dlZ/lze2Rj&#10;bm/mzROoQHP4C8MPfkSHIjJV7izWq95AfCT83ugtVytQlYE0TUAXuf7PXnwDAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEABzcqcGQCAADpBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEA3nXhGNkAAAADAQAADwAAAAAAAAAAAAAAAAC+BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMQFAAAAAA==&#10;" fillcolor="window" strokecolor="windowText" strokeweight=".25pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="4801948C" w14:textId="1014D721" w:rsidR="00EA6AF1" w:rsidRDefault="00EA6AF1" w:rsidP="00B52AEB">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t xml:space="preserve">   </w:t>
+                            </w:r>
+                            <w:r w:rsidR="008A285B">
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t xml:space="preserve">                      </w:t>
+                            </w:r>
+                            <w:r w:rsidR="008A285B">
+                              <w:t xml:space="preserve">   </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7C25DB00" w14:textId="1926388A" w:rsidR="008A285B" w:rsidRDefault="008A285B" w:rsidP="00B52AEB">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t xml:space="preserve">     </w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                      <w10:anchorlock/>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="41D1DEC3" wp14:editId="2B5BA859">
+                      <wp:extent cx="161925" cy="209550"/>
+                      <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                      <wp:docPr id="238912307" name="Prostokąt 238912307"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="161925" cy="209550"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:sysClr val="window" lastClr="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
+                                <a:solidFill>
+                                  <a:sysClr val="windowText" lastClr="000000"/>
+                                </a:solidFill>
+                                <a:prstDash val="solid"/>
+                              </a:ln>
+                              <a:effectLst/>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="3F639ABC" w14:textId="77777777" w:rsidR="00EA6AF1" w:rsidRDefault="00EA6AF1" w:rsidP="00B52AEB">
+                                  <w:pPr>
+                                    <w:jc w:val="center"/>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:t xml:space="preserve">                         </w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="41D1DEC3" id="Prostokąt 238912307" o:spid="_x0000_s1039" style="width:12.75pt;height:16.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDRVeL9ZAIAAOkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbsEcYqgRYYB&#10;RRugHXpmZCk2IIuapMTOfv0oxXn0cRrmg0KKFB8fP2Z62zWabaXzNZqC5xcDzqQRWNZmXfBfL4tv&#10;3znzAUwJGo0s+E56fjv7+mXa2okcYoW6lI5REOMnrS14FYKdZJkXlWzAX6CVhowKXQOBVLfOSgct&#10;RW90NhwMrrMWXWkdCuk93d7vjXyW4islRXhSysvAdMGptpBOl85VPLPZFCZrB7aqRV8G/EMVDdSG&#10;kh5D3UMAtnH1h1BNLRx6VOFCYJOhUrWQqQfqJh+86+a5AitTLwSOt0eY/P8LKx63z3bpCIbW+okn&#10;MXbRKdfEX6qPdQms3REs2QUm6DK/zsfDEWeCTMPBeDRKYGanx9b58ENiw6JQcEezSBDB9sEHSkiu&#10;B5eYy6Ouy0WtdVJ2/k47tgUaG027xJYzDT7QZcEX6YujoxBvnmnD2oJf5jexLiA6KQ2BxMaWBfdm&#10;zRnoNfFUBJdKefPYf8j5Qr2e5R2k77O8sY978NW+4BS1d9MmtiMTE/u2T0BHKXSrjtVUXn4Zn8Sr&#10;FZa7pWMO92z1VixqSvBA/S/BET2JyLRy4YkOpZE6xl7irEL357P76E+sIStnLdGd4Pi9ASepvZ+G&#10;+DTOr67ifiTlanQzJMWdW1bnFrNp7pBGk9NyW5HE6B/0QVQOm1fazHnMSiYwgnLvge+Vu7BfQ9pt&#10;Iefz5EY7YSE8mGcrYvAIXYT2pXsFZ3seBRrKIx5WAybv6LT3jS8NzjcBVZ24dsKVWBMV2qfEn373&#10;48Ke68nr9A81+wsAAP//AwBQSwMEFAAGAAgAAAAhAN514RjZAAAAAwEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FLw0AQhe+C/2EZwZvd2FCRmE0pQi+lF6MFj5PsNInNzMbsNo3/3tWLXgYe7/HeN/l6&#10;5l5NNPrOiYH7RQKKpHa2k8bA2+v27hGUDygWeydk4Is8rIvrqxwz6y7yQlMZGhVLxGdooA1hyLT2&#10;dUuMfuEGkugd3cgYohwbbUe8xHLu9TJJHjRjJ3GhxYGeW6pP5ZkN7A7TB/G+et/tU4dlZ/lze2Rj&#10;bm/mzROoQHP4C8MPfkSHIjJV7izWq95AfCT83ugtVytQlYE0TUAXuf7PXnwDAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEA0VXi/WQCAADpBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEA3nXhGNkAAAADAQAADwAAAAAAAAAAAAAAAAC+BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMQFAAAAAA==&#10;" fillcolor="window" strokecolor="windowText" strokeweight=".25pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="3F639ABC" w14:textId="77777777" w:rsidR="00EA6AF1" w:rsidRDefault="00EA6AF1" w:rsidP="00B52AEB">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t xml:space="preserve">                         </w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                      <w10:anchorlock/>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6AB8E202" wp14:editId="51C36475">
+                      <wp:extent cx="161925" cy="209550"/>
+                      <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                      <wp:docPr id="2089631286" name="Prostokąt 2089631286"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="161925" cy="209550"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:sysClr val="window" lastClr="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
+                                <a:solidFill>
+                                  <a:sysClr val="windowText" lastClr="000000"/>
+                                </a:solidFill>
+                                <a:prstDash val="solid"/>
+                              </a:ln>
+                              <a:effectLst/>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="5867EBE3" w14:textId="77777777" w:rsidR="00EA6AF1" w:rsidRDefault="00EA6AF1" w:rsidP="00B52AEB">
+                                  <w:pPr>
+                                    <w:jc w:val="center"/>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:t xml:space="preserve">                         </w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="6AB8E202" id="Prostokąt 2089631286" o:spid="_x0000_s1040" style="width:12.75pt;height:16.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBxdXnqZAIAAOkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGjEQvlfqf7B8L8tSSALKEqEgqkpR&#10;EilUORuvza7k9bhjwy799R2bTSCPU9U9mBnPeB7ffMP1TdcYtlfoa7AFzwdDzpSVUNZ2W/Bf69W3&#10;K858ELYUBqwq+EF5fjP/+uW6dTM1ggpMqZBREOtnrSt4FYKbZZmXlWqEH4BTlowasBGBVNxmJYqW&#10;ojcmGw2HF1kLWDoEqbyn2+XRyOcpvtZKhgetvQrMFJxqC+nEdG7imc2vxWyLwlW17MsQ/1BFI2pL&#10;SV9DLUUQbIf1h1BNLRE86DCQ0GSgdS1V6oG6yYfvunmqhFOpFwLHu1eY/P8LK+/3T+4RCYbW+Zkn&#10;MXbRaWziL9XHugTW4RUs1QUm6TK/yKejCWeSTKPhdDJJYGanxw59+KGgYVEoONIsEkRif+cDJSTX&#10;F5eYy4Opy1VtTFIO/tYg2wsaG027hJYzI3ygy4Kv0hdHRyHePDOWtQX/nl/GugTRSRsRSGxcWXBv&#10;t5wJsyWeyoCplDeP/Yeca+r1LO8wfZ/ljX0sha+OBaeovZuxsR2VmNi3fQI6SqHbdKym8vJxfBKv&#10;NlAeHpEhHNnqnVzVlOCO+n8USPQkItPKhQc6tAHqGHqJswrwz2f30Z9YQ1bOWqI7wfF7J1BRez8t&#10;8Wmaj8dxP5IynlyOSMFzy+bcYnfNLdBoclpuJ5MY/YN5ETVC80ybuYhZySSspNxH4HvlNhzXkHZb&#10;qsUiudFOOBHu7JOTMXiELkK77p4Fup5HgYZyDy+rIWbv6HT0jS8tLHYBdJ24dsKVWBMV2qfEn373&#10;48Ke68nr9A81/wsAAP//AwBQSwMEFAAGAAgAAAAhAN514RjZAAAAAwEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FLw0AQhe+C/2EZwZvd2FCRmE0pQi+lF6MFj5PsNInNzMbsNo3/3tWLXgYe7/HeN/l6&#10;5l5NNPrOiYH7RQKKpHa2k8bA2+v27hGUDygWeydk4Is8rIvrqxwz6y7yQlMZGhVLxGdooA1hyLT2&#10;dUuMfuEGkugd3cgYohwbbUe8xHLu9TJJHjRjJ3GhxYGeW6pP5ZkN7A7TB/G+et/tU4dlZ/lze2Rj&#10;bm/mzROoQHP4C8MPfkSHIjJV7izWq95AfCT83ugtVytQlYE0TUAXuf7PXnwDAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAcXV56mQCAADpBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEA3nXhGNkAAAADAQAADwAAAAAAAAAAAAAAAAC+BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMQFAAAAAA==&#10;" fillcolor="window" strokecolor="windowText" strokeweight=".25pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="5867EBE3" w14:textId="77777777" w:rsidR="00EA6AF1" w:rsidRDefault="00EA6AF1" w:rsidP="00B52AEB">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t xml:space="preserve">                         </w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                      <w10:anchorlock/>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="6A57413F" w14:textId="6FC26CD6" w:rsidR="0079560B" w:rsidRDefault="00705DE8" w:rsidP="0079560B">
+          <w:p w14:paraId="256FE527" w14:textId="46400E81" w:rsidR="00EA6AF1" w:rsidRPr="003C6A4E" w:rsidRDefault="003A0A4C" w:rsidP="00EA6AF1">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>l</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA6AF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>ub</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA6AF1" w:rsidRPr="00190CEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>soba fizyczna-</w:t>
+            </w:r>
+            <w:r w:rsidR="003C6A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EA6AF1" w:rsidRPr="00190CEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>PESEL</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA6AF1" w:rsidRPr="00190CEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA6AF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> …………………………….</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA6AF1" w:rsidRPr="00190CEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">lub rodzaj, seria i numer dokumentu tożsamości: </w:t>
+            </w:r>
+            <w:r w:rsidR="00EA6AF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+            <w:r w:rsidR="003C6A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>……………………..…..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00244F4E" w:rsidRPr="00467A1F" w14:paraId="0A01EDA2" w14:textId="77777777" w:rsidTr="00244F4E">
+        <w:trPr>
+          <w:trHeight w:val="565"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3721" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A4275B9" w14:textId="4F5CFD6A" w:rsidR="00244F4E" w:rsidRDefault="00244F4E" w:rsidP="00EA6AF1">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00705DE8">
-[...40 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Przeważający rodzaj działalności </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6CEC117A" w14:textId="77777777" w:rsidR="0079560B" w:rsidRPr="00705DE8" w:rsidRDefault="0079560B" w:rsidP="0079560B">
+          <w:p w14:paraId="628A0EC3" w14:textId="721CA7DD" w:rsidR="00244F4E" w:rsidRPr="00B52AEB" w:rsidRDefault="00244F4E" w:rsidP="00EA6AF1">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:i/>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wg. PKD:         </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="32234137" wp14:editId="0D899B0C">
+                      <wp:extent cx="161925" cy="209550"/>
+                      <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                      <wp:docPr id="555202801" name="Prostokąt 555202801"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="161925" cy="209550"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:sysClr val="window" lastClr="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
+                                <a:solidFill>
+                                  <a:sysClr val="windowText" lastClr="000000"/>
+                                </a:solidFill>
+                                <a:prstDash val="solid"/>
+                              </a:ln>
+                              <a:effectLst/>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="1FCA00D5" w14:textId="77777777" w:rsidR="00244F4E" w:rsidRDefault="00244F4E" w:rsidP="00EA6AF1">
+                                  <w:pPr>
+                                    <w:jc w:val="center"/>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:t xml:space="preserve">                         </w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="32234137" id="Prostokąt 555202801" o:spid="_x0000_s1041" style="width:12.75pt;height:16.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnF7FnZAIAAOkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2xnSR9BnSJokWFA&#10;0QZoh54ZWYoNyKImKbGzXz9KcZv0cRrmg0KKFB8fP+bqum8120nnGzQlL0Y5Z9IIrBqzKfmvp+W3&#10;C858AFOBRiNLvpeeX8+/frnq7EyOsUZdSccoiPGzzpa8DsHOssyLWrbgR2ilIaNC10Ig1W2yykFH&#10;0VudjfP8LOvQVdahkN7T7e3ByOcpvlJShAelvAxMl5xqC+l06VzHM5tfwWzjwNaNGMqAf6iihcZQ&#10;0tdQtxCAbV3zIVTbCIceVRgJbDNUqhEy9UDdFPm7bh5rsDL1QuB4+wqT/39hxf3u0a4cwdBZP/Mk&#10;xi565dr4S/WxPoG1fwVL9oEJuizOisvxlDNBpnF+OZ0mMLPjY+t8+CGxZVEouaNZJIhgd+cDJSTX&#10;F5eYy6NuqmWjdVL2/kY7tgMaG027wo4zDT7QZcmX6YujoxBvnmnDupJ/L85jXUB0UhoCia2tSu7N&#10;hjPQG+KpCC6V8uax/5DziXo9yZun77O8sY9b8PWh4BR1cNMmtiMTE4e2j0BHKfTrnjVUXjGNT+LV&#10;Gqv9yjGHB7Z6K5YNJbij/lfgiJ5EZFq58ECH0kgd4yBxVqP789l99CfWkJWzjuhOcPzegpPU3k9D&#10;fLosJpO4H0mZTM/HpLhTy/rUYrbtDdJoClpuK5IY/YN+EZXD9pk2cxGzkgmMoNwH4AflJhzWkHZb&#10;yMUiudFOWAh35tGKGDxCF6F96p/B2YFHgYZyjy+rAbN3dDr4xpcGF9uAqklcO+JKrIkK7VPiz7D7&#10;cWFP9eR1/Iea/wUAAP//AwBQSwMEFAAGAAgAAAAhAN514RjZAAAAAwEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FLw0AQhe+C/2EZwZvd2FCRmE0pQi+lF6MFj5PsNInNzMbsNo3/3tWLXgYe7/HeN/l6&#10;5l5NNPrOiYH7RQKKpHa2k8bA2+v27hGUDygWeydk4Is8rIvrqxwz6y7yQlMZGhVLxGdooA1hyLT2&#10;dUuMfuEGkugd3cgYohwbbUe8xHLu9TJJHjRjJ3GhxYGeW6pP5ZkN7A7TB/G+et/tU4dlZ/lze2Rj&#10;bm/mzROoQHP4C8MPfkSHIjJV7izWq95AfCT83ugtVytQlYE0TUAXuf7PXnwDAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEApxexZ2QCAADpBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEA3nXhGNkAAAADAQAADwAAAAAAAAAAAAAAAAC+BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMQFAAAAAA==&#10;" fillcolor="window" strokecolor="windowText" strokeweight=".25pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="1FCA00D5" w14:textId="77777777" w:rsidR="00244F4E" w:rsidRDefault="00244F4E" w:rsidP="00EA6AF1">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t xml:space="preserve">                         </w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                      <w10:anchorlock/>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="02BD35D9" wp14:editId="2FC7665A">
+                      <wp:extent cx="161925" cy="209550"/>
+                      <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                      <wp:docPr id="255865299" name="Prostokąt 255865299"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="161925" cy="209550"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:sysClr val="window" lastClr="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
+                                <a:solidFill>
+                                  <a:sysClr val="windowText" lastClr="000000"/>
+                                </a:solidFill>
+                                <a:prstDash val="solid"/>
+                              </a:ln>
+                              <a:effectLst/>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="50D055F4" w14:textId="77777777" w:rsidR="00244F4E" w:rsidRDefault="00244F4E" w:rsidP="00EA6AF1">
+                                  <w:pPr>
+                                    <w:jc w:val="center"/>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:t xml:space="preserve">                         </w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="02BD35D9" id="Prostokąt 255865299" o:spid="_x0000_s1042" style="width:12.75pt;height:16.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCctpgqZAIAAOkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGjEQvlfqf7B8L8tSIAnKEqFEVJVQ&#10;gpRUOQ9em13J63Ftwy799R2bTSCPU9U9mBnPeB7ffMP1TddotpfO12gKng+GnEkjsKzNtuC/npbf&#10;LjnzAUwJGo0s+EF6fjP/+uW6tTM5wgp1KR2jIMbPWlvwKgQ7yzIvKtmAH6CVhowKXQOBVLfNSgct&#10;RW90NhoOp1mLrrQOhfSebu+ORj5P8ZWSIjwo5WVguuBUW0inS+cmntn8GmZbB7aqRV8G/EMVDdSG&#10;kr6GuoMAbOfqD6GaWjj0qMJAYJOhUrWQqQfqJh++6+axAitTLwSOt68w+f8XVtzvH+3aEQyt9TNP&#10;YuyiU66Jv1Qf6xJYh1ewZBeYoMt8ml+NJpwJMo2GV5NJAjM7PbbOhx8SGxaFgjuaRYII9isfKCG5&#10;vrjEXB51XS5rrZNy8LfasT3Q2GjaJbacafCBLgu+TF8cHYV480wb1hb8e34R6wKik9IQSGxsWXBv&#10;tpyB3hJPRXCplDeP/YecT9TrWd5h+j7LG/u4A18dC05RezdtYjsyMbFv+wR0lEK36VhN5eXT+CRe&#10;bbA8rB1zeGSrt2JZU4IV9b8GR/QkItPKhQc6lEbqGHuJswrdn8/uoz+xhqyctUR3guP3Dpyk9n4a&#10;4tNVPh7H/UjKeHIxIsWdWzbnFrNrbpFGk9NyW5HE6B/0i6gcNs+0mYuYlUxgBOU+At8rt+G4hrTb&#10;Qi4WyY12wkJYmUcrYvAIXYT2qXsGZ3seBRrKPb6sBsze0enoG18aXOwCqjpx7YQrsSYqtE+JP/3u&#10;x4U915PX6R9q/hcAAP//AwBQSwMEFAAGAAgAAAAhAN514RjZAAAAAwEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FLw0AQhe+C/2EZwZvd2FCRmE0pQi+lF6MFj5PsNInNzMbsNo3/3tWLXgYe7/HeN/l6&#10;5l5NNPrOiYH7RQKKpHa2k8bA2+v27hGUDygWeydk4Is8rIvrqxwz6y7yQlMZGhVLxGdooA1hyLT2&#10;dUuMfuEGkugd3cgYohwbbUe8xHLu9TJJHjRjJ3GhxYGeW6pP5ZkN7A7TB/G+et/tU4dlZ/lze2Rj&#10;bm/mzROoQHP4C8MPfkSHIjJV7izWq95AfCT83ugtVytQlYE0TUAXuf7PXnwDAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAnLaYKmQCAADpBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEA3nXhGNkAAAADAQAADwAAAAAAAAAAAAAAAAC+BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMQFAAAAAA==&#10;" fillcolor="window" strokecolor="windowText" strokeweight=".25pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="50D055F4" w14:textId="77777777" w:rsidR="00244F4E" w:rsidRDefault="00244F4E" w:rsidP="00EA6AF1">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t xml:space="preserve">                         </w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                      <w10:anchorlock/>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="29021CFD" wp14:editId="511ED5C0">
+                      <wp:extent cx="161925" cy="209550"/>
+                      <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                      <wp:docPr id="694389564" name="Prostokąt 694389564"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="161925" cy="209550"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:sysClr val="window" lastClr="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
+                                <a:solidFill>
+                                  <a:sysClr val="windowText" lastClr="000000"/>
+                                </a:solidFill>
+                                <a:prstDash val="solid"/>
+                              </a:ln>
+                              <a:effectLst/>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="34ABC108" w14:textId="77777777" w:rsidR="00244F4E" w:rsidRDefault="00244F4E" w:rsidP="00EA6AF1">
+                                  <w:pPr>
+                                    <w:jc w:val="center"/>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:t xml:space="preserve">                         </w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="29021CFD" id="Prostokąt 694389564" o:spid="_x0000_s1043" style="width:12.75pt;height:16.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBK1FCnZAIAAOkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGjEQvlfqf7B8L8tSCAnKEqFEVJVQ&#10;gpRUOQ9em13J63Ftwy799R2bTSCPU9U9mBnPeB7ffMP1TddotpfO12gKng+GnEkjsKzNtuC/npbf&#10;LjnzAUwJGo0s+EF6fjP/+uW6tTM5wgp1KR2jIMbPWlvwKgQ7yzIvKtmAH6CVhowKXQOBVLfNSgct&#10;RW90NhoOL7IWXWkdCuk93d4djXye4islRXhQysvAdMGptpBOl85NPLP5Ncy2DmxVi74M+IcqGqgN&#10;JX0NdQcB2M7VH0I1tXDoUYWBwCZDpWohUw/UTT58181jBVamXggcb19h8v8vrLjfP9q1Ixha62ee&#10;xNhFp1wTf6k+1iWwDq9gyS4wQZf5RX41mnAmyDQaXk0mCczs9Ng6H35IbFgUCu5oFgki2K98oITk&#10;+uISc3nUdbmstU7Kwd9qx/ZAY6Npl9hypsEHuiz4Mn1xdBTizTNtWFvw7/k01gVEJ6UhkNjYsuDe&#10;bDkDvSWeiuBSKW8e+w85n6jXs7zD9H2WN/ZxB746Fpyi9m7axHZkYmLf9gnoKIVu07Gaysun8Um8&#10;2mB5WDvm8MhWb8WypgQr6n8NjuhJRKaVCw90KI3UMfYSZxW6P5/dR39iDVk5a4nuBMfvHThJ7f00&#10;xKerfDyO+5GU8WQ6IsWdWzbnFrNrbpFGk9NyW5HE6B/0i6gcNs+0mYuYlUxgBOU+At8rt+G4hrTb&#10;Qi4WyY12wkJYmUcrYvAIXYT2qXsGZ3seBRrKPb6sBsze0enoG18aXOwCqjpx7YQrsSYqtE+JP/3u&#10;x4U915PX6R9q/hcAAP//AwBQSwMEFAAGAAgAAAAhAN514RjZAAAAAwEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FLw0AQhe+C/2EZwZvd2FCRmE0pQi+lF6MFj5PsNInNzMbsNo3/3tWLXgYe7/HeN/l6&#10;5l5NNPrOiYH7RQKKpHa2k8bA2+v27hGUDygWeydk4Is8rIvrqxwz6y7yQlMZGhVLxGdooA1hyLT2&#10;dUuMfuEGkugd3cgYohwbbUe8xHLu9TJJHjRjJ3GhxYGeW6pP5ZkN7A7TB/G+et/tU4dlZ/lze2Rj&#10;bm/mzROoQHP4C8MPfkSHIjJV7izWq95AfCT83ugtVytQlYE0TUAXuf7PXnwDAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAStRQp2QCAADpBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEA3nXhGNkAAAADAQAADwAAAAAAAAAAAAAAAAC+BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMQFAAAAAA==&#10;" fillcolor="window" strokecolor="windowText" strokeweight=".25pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="34ABC108" w14:textId="77777777" w:rsidR="00244F4E" w:rsidRDefault="00244F4E" w:rsidP="00EA6AF1">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t xml:space="preserve">                         </w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                      <w10:anchorlock/>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="21A6DACA" wp14:editId="192428C3">
+                      <wp:extent cx="161925" cy="209550"/>
+                      <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                      <wp:docPr id="516749478" name="Prostokąt 516749478"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="161925" cy="209550"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:sysClr val="window" lastClr="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
+                                <a:solidFill>
+                                  <a:sysClr val="windowText" lastClr="000000"/>
+                                </a:solidFill>
+                                <a:prstDash val="solid"/>
+                              </a:ln>
+                              <a:effectLst/>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="5846CCC9" w14:textId="77777777" w:rsidR="00244F4E" w:rsidRDefault="00244F4E" w:rsidP="00EA6AF1">
+                                  <w:pPr>
+                                    <w:jc w:val="center"/>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:t xml:space="preserve">                         </w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="21A6DACA" id="Prostokąt 516749478" o:spid="_x0000_s1044" style="width:12.75pt;height:16.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc964FZAIAAOkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnSR9GnSJokWFA&#10;0QZoh54ZWYoNyKImKbGzXz9KcZv0cRrmg0KKFB8fP+bqum8120nnGzQlz0djzqQRWDVmU/JfT8tv&#10;F5z5AKYCjUaWfC89v55//XLV2UJOsEZdSccoiPFFZ0teh2CLLPOili34EVppyKjQtRBIdZusctBR&#10;9FZnk/H4LOvQVdahkN7T7e3ByOcpvlJShAelvAxMl5xqC+l06VzHM5tfQbFxYOtGDGXAP1TRQmMo&#10;6WuoWwjAtq75EKpthEOPKowEthkq1QiZeqBu8vG7bh5rsDL1QuB4+wqT/39hxf3u0a4cwdBZX3gS&#10;Yxe9cm38pfpYn8Dav4Il+8AEXeZn+eVkxpkg02R8OZslMLPjY+t8+CGxZVEouaNZJIhgd+cDJSTX&#10;F5eYy6NuqmWjdVL2/kY7tgMaG027wo4zDT7QZcmX6YujoxBvnmnDupJ/z89jXUB0UhoCia2tSu7N&#10;hjPQG+KpCC6V8uax/5DziXo9yTtO32d5Yx+34OtDwSnq4KZNbEcmJg5tH4GOUujXPWuovPwiPolX&#10;a6z2K8ccHtjqrVg2lOCO+l+BI3oSkWnlwgMdSiN1jIPEWY3uz2f30Z9YQ1bOOqI7wfF7C05Sez8N&#10;8ekyn07jfiRlOjufkOJOLetTi9m2N0ijyWm5rUhi9A/6RVQO22fazEXMSiYwgnIfgB+Um3BYQ9pt&#10;IReL5EY7YSHcmUcrYvAIXYT2qX8GZwceBRrKPb6sBhTv6HTwjS8NLrYBVZO4dsSVWBMV2qfEn2H3&#10;48Ke6snr+A81/wsAAP//AwBQSwMEFAAGAAgAAAAhAN514RjZAAAAAwEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FLw0AQhe+C/2EZwZvd2FCRmE0pQi+lF6MFj5PsNInNzMbsNo3/3tWLXgYe7/HeN/l6&#10;5l5NNPrOiYH7RQKKpHa2k8bA2+v27hGUDygWeydk4Is8rIvrqxwz6y7yQlMZGhVLxGdooA1hyLT2&#10;dUuMfuEGkugd3cgYohwbbUe8xHLu9TJJHjRjJ3GhxYGeW6pP5ZkN7A7TB/G+et/tU4dlZ/lze2Rj&#10;bm/mzROoQHP4C8MPfkSHIjJV7izWq95AfCT83ugtVytQlYE0TUAXuf7PXnwDAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEA3PeuBWQCAADpBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEA3nXhGNkAAAADAQAADwAAAAAAAAAAAAAAAAC+BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMQFAAAAAA==&#10;" fillcolor="window" strokecolor="windowText" strokeweight=".25pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="5846CCC9" w14:textId="77777777" w:rsidR="00244F4E" w:rsidRDefault="00244F4E" w:rsidP="00EA6AF1">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t xml:space="preserve">                         </w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                      <w10:anchorlock/>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="71C033A3" wp14:editId="7589D671">
+                      <wp:extent cx="161925" cy="209550"/>
+                      <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                      <wp:docPr id="326502119" name="Prostokąt 326502119"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="161925" cy="209550"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:sysClr val="window" lastClr="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
+                                <a:solidFill>
+                                  <a:sysClr val="windowText" lastClr="000000"/>
+                                </a:solidFill>
+                                <a:prstDash val="solid"/>
+                              </a:ln>
+                              <a:effectLst/>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="33F90590" w14:textId="77777777" w:rsidR="00244F4E" w:rsidRDefault="00244F4E" w:rsidP="00EA6AF1">
+                                  <w:pPr>
+                                    <w:jc w:val="center"/>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:t xml:space="preserve">                         </w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="71C033A3" id="Prostokąt 326502119" o:spid="_x0000_s1045" style="width:12.75pt;height:16.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAKlWaIZAIAAOkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nTdsEcYqgRYYB&#10;RVugGXpWZCk2IIsapcTOfv0oxXn0cRrmg0KKFB8fP2Z62zWGbRX6GmzB84sBZ8pKKGu7Lviv5eLb&#10;DWc+CFsKA1YVfKc8v519/TJt3UQNoQJTKmQUxPpJ6wpeheAmWeZlpRrhL8ApS0YN2IhAKq6zEkVL&#10;0RuTDQeDq6wFLB2CVN7T7f3eyGcpvtZKhietvQrMFJxqC+nEdK7imc2mYrJG4apa9mWIf6iiEbWl&#10;pMdQ9yIItsH6Q6imlggedLiQ0GSgdS1V6oG6yQfvunmphFOpFwLHuyNM/v+FlY/bF/eMBEPr/MST&#10;GLvoNDbxl+pjXQJrdwRLdYFJusyv8vFwxJkk03AwHo0SmNnpsUMffihoWBQKjjSLBJHYPvhACcn1&#10;4BJzeTB1uaiNScrO3xlkW0Fjo2mX0HJmhA90WfBF+uLoKMSbZ8aytuDf8+tYlyA6aSMCiY0rC+7t&#10;mjNh1sRTGTCV8uax/5BzSb2e5R2k77O8sY974at9wSlq72ZsbEclJvZtn4COUuhWHaupvHwcn8Sr&#10;FZS7Z2QIe7Z6Jxc1JXig/p8FEj2JyLRy4YkObYA6hl7irAL889l99CfWkJWzluhOcPzeCFTU3k9L&#10;fBrnl5dxP5JyOboekoLnltW5xW6aO6DR5LTcTiYx+gdzEDVC80qbOY9ZySSspNx74HvlLuzXkHZb&#10;qvk8udFOOBEe7IuTMXiELkK77F4Fup5HgYbyCIfVEJN3dNr7xpcW5psAuk5cO+FKrIkK7VPiT7/7&#10;cWHP9eR1+oea/QUAAP//AwBQSwMEFAAGAAgAAAAhAN514RjZAAAAAwEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FLw0AQhe+C/2EZwZvd2FCRmE0pQi+lF6MFj5PsNInNzMbsNo3/3tWLXgYe7/HeN/l6&#10;5l5NNPrOiYH7RQKKpHa2k8bA2+v27hGUDygWeydk4Is8rIvrqxwz6y7yQlMZGhVLxGdooA1hyLT2&#10;dUuMfuEGkugd3cgYohwbbUe8xHLu9TJJHjRjJ3GhxYGeW6pP5ZkN7A7TB/G+et/tU4dlZ/lze2Rj&#10;bm/mzROoQHP4C8MPfkSHIjJV7izWq95AfCT83ugtVytQlYE0TUAXuf7PXnwDAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEACpVmiGQCAADpBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEA3nXhGNkAAAADAQAADwAAAAAAAAAAAAAAAAC+BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMQFAAAAAA==&#10;" fillcolor="window" strokecolor="windowText" strokeweight=".25pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="33F90590" w14:textId="77777777" w:rsidR="00244F4E" w:rsidRDefault="00244F4E" w:rsidP="00EA6AF1">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t xml:space="preserve">                         </w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                      <w10:anchorlock/>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5279" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="3083" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75891DA7" w14:textId="77777777" w:rsidR="00244F4E" w:rsidRDefault="00244F4E" w:rsidP="00EA6AF1">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>6. REGON:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65653172" w14:textId="72BC6E8D" w:rsidR="00244F4E" w:rsidRPr="00B52AEB" w:rsidRDefault="00244F4E" w:rsidP="00EA6AF1">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7EEED8E3" wp14:editId="2C037853">
+                      <wp:extent cx="161925" cy="209550"/>
+                      <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                      <wp:docPr id="470173769" name="Prostokąt 470173769"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="161925" cy="209550"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:sysClr val="window" lastClr="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
+                                <a:solidFill>
+                                  <a:sysClr val="windowText" lastClr="000000"/>
+                                </a:solidFill>
+                                <a:prstDash val="solid"/>
+                              </a:ln>
+                              <a:effectLst/>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="5C402E57" w14:textId="77777777" w:rsidR="00244F4E" w:rsidRDefault="00244F4E" w:rsidP="00244F4E">
+                                  <w:pPr>
+                                    <w:jc w:val="center"/>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:t xml:space="preserve">                         </w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="7EEED8E3" id="Prostokąt 470173769" o:spid="_x0000_s1046" style="width:12.75pt;height:16.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBvNI0BZAIAAOkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2xnSR9BnSJokWFA&#10;0QZoh54VWYoNyKJGKbGzXz9KcZv0cRrmg0KKFB8fP+bqum8N2yn0DdiSF6OcM2UlVI3dlPzX0/Lb&#10;BWc+CFsJA1aVfK88v55//XLVuZkaQw2mUsgoiPWzzpW8DsHNsszLWrXCj8ApS0YN2IpAKm6yCkVH&#10;0VuTjfP8LOsAK4cglfd0e3sw8nmKr7WS4UFrrwIzJafaQjoxnet4ZvMrMdugcHUjhzLEP1TRisZS&#10;0tdQtyIItsXmQ6i2kQgedBhJaDPQupEq9UDdFPm7bh5r4VTqhcDx7hUm///Cyvvdo1shwdA5P/Mk&#10;xi56jW38pfpYn8Dav4Kl+sAkXRZnxeV4ypkk0zi/nE4TmNnxsUMffihoWRRKjjSLBJHY3flACcn1&#10;xSXm8mCaatkYk5S9vzHIdoLGRtOuoOPMCB/osuTL9MXRUYg3z4xlXcm/F+exLkF00kYEEltXldzb&#10;DWfCbIinMmAq5c1j/yHnE/V6kjdP32d5Yx+3wteHglPUwc3Y2I5KTBzaPgIdpdCve9ZQeeOEX7xa&#10;Q7VfIUM4sNU7uWwowR31vxJI9CQi08qFBzq0AeoYBomzGvDPZ/fRn1hDVs46ojvB8XsrUFF7Py3x&#10;6bKYTOJ+JGUyPadqGJ5a1qcWu21vgEZT0HI7mcToH8yLqBHaZ9rMRcxKJmEl5T4APyg34bCGtNtS&#10;LRbJjXbCiXBnH52MwSN0Edqn/lmgG3gUaCj38LIaYvaOTgff+NLCYhtAN4lrR1yJNVGhfUr8GXY/&#10;LuypnryO/1DzvwAAAP//AwBQSwMEFAAGAAgAAAAhAN514RjZAAAAAwEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FLw0AQhe+C/2EZwZvd2FCRmE0pQi+lF6MFj5PsNInNzMbsNo3/3tWLXgYe7/HeN/l6&#10;5l5NNPrOiYH7RQKKpHa2k8bA2+v27hGUDygWeydk4Is8rIvrqxwz6y7yQlMZGhVLxGdooA1hyLT2&#10;dUuMfuEGkugd3cgYohwbbUe8xHLu9TJJHjRjJ3GhxYGeW6pP5ZkN7A7TB/G+et/tU4dlZ/lze2Rj&#10;bm/mzROoQHP4C8MPfkSHIjJV7izWq95AfCT83ugtVytQlYE0TUAXuf7PXnwDAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAbzSNAWQCAADpBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEA3nXhGNkAAAADAQAADwAAAAAAAAAAAAAAAAC+BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMQFAAAAAA==&#10;" fillcolor="window" strokecolor="windowText" strokeweight=".25pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="5C402E57" w14:textId="77777777" w:rsidR="00244F4E" w:rsidRDefault="00244F4E" w:rsidP="00244F4E">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t xml:space="preserve">                         </w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                      <w10:anchorlock/>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6705655E" wp14:editId="550EB6CA">
+                      <wp:extent cx="161925" cy="209550"/>
+                      <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                      <wp:docPr id="1032315004" name="Prostokąt 1032315004"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="161925" cy="209550"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:sysClr val="window" lastClr="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
+                                <a:solidFill>
+                                  <a:sysClr val="windowText" lastClr="000000"/>
+                                </a:solidFill>
+                                <a:prstDash val="solid"/>
+                              </a:ln>
+                              <a:effectLst/>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="6CD98B2C" w14:textId="77777777" w:rsidR="00244F4E" w:rsidRDefault="00244F4E" w:rsidP="00244F4E">
+                                  <w:pPr>
+                                    <w:jc w:val="center"/>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:t xml:space="preserve">                         </w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="6705655E" id="Prostokąt 1032315004" o:spid="_x0000_s1047" style="width:12.75pt;height:16.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC5VkWMZAIAAOkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2xnSR9BnSJokWFA&#10;0QZoh54VWYoNyKJGKbGzXz9KcZv0cRrmg0KKFB8fP+bqum8N2yn0DdiSF6OcM2UlVI3dlPzX0/Lb&#10;BWc+CFsJA1aVfK88v55//XLVuZkaQw2mUsgoiPWzzpW8DsHNsszLWrXCj8ApS0YN2IpAKm6yCkVH&#10;0VuTjfP8LOsAK4cglfd0e3sw8nmKr7WS4UFrrwIzJafaQjoxnet4ZvMrMdugcHUjhzLEP1TRisZS&#10;0tdQtyIItsXmQ6i2kQgedBhJaDPQupEq9UDdFPm7bh5r4VTqhcDx7hUm///Cyvvdo1shwdA5P/Mk&#10;xi56jW38pfpYn8Dav4Kl+sAkXRZnxeV4ypkk0zi/nE4TmNnxsUMffihoWRRKjjSLBJHY3flACcn1&#10;xSXm8mCaatkYk5S9vzHIdoLGRtOuoOPMCB/osuTL9MXRUYg3z4xlXcm/F+exLkF00kYEEltXldzb&#10;DWfCbIinMmAq5c1j/yHnE/V6kjdP32d5Yx+3wteHglPUwc3Y2I5KTBzaPgIdpdCve9ZQeeMiPolX&#10;a6j2K2QIB7Z6J5cNJbij/lcCiZ5EZFq58ECHNkAdwyBxVgP++ew++hNryMpZR3QnOH5vBSpq76cl&#10;Pl0Wk0ncj6RMpudjUvDUsj612G17AzSagpbbySRG/2BeRI3QPtNmLmJWMgkrKfcB+EG5CYc1pN2W&#10;arFIbrQTToQ7++hkDB6hi9A+9c8C3cCjQEO5h5fVELN3dDr4xpcWFtsAuklcO+JKrIkK7VPiz7D7&#10;cWFP9eR1/Iea/wUAAP//AwBQSwMEFAAGAAgAAAAhAN514RjZAAAAAwEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FLw0AQhe+C/2EZwZvd2FCRmE0pQi+lF6MFj5PsNInNzMbsNo3/3tWLXgYe7/HeN/l6&#10;5l5NNPrOiYH7RQKKpHa2k8bA2+v27hGUDygWeydk4Is8rIvrqxwz6y7yQlMZGhVLxGdooA1hyLT2&#10;dUuMfuEGkugd3cgYohwbbUe8xHLu9TJJHjRjJ3GhxYGeW6pP5ZkN7A7TB/G+et/tU4dlZ/lze2Rj&#10;bm/mzROoQHP4C8MPfkSHIjJV7izWq95AfCT83ugtVytQlYE0TUAXuf7PXnwDAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAuVZFjGQCAADpBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEA3nXhGNkAAAADAQAADwAAAAAAAAAAAAAAAAC+BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMQFAAAAAA==&#10;" fillcolor="window" strokecolor="windowText" strokeweight=".25pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="6CD98B2C" w14:textId="77777777" w:rsidR="00244F4E" w:rsidRDefault="00244F4E" w:rsidP="00244F4E">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t xml:space="preserve">                         </w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                      <w10:anchorlock/>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="26C28878" wp14:editId="0FFA1AE5">
+                      <wp:extent cx="161925" cy="209550"/>
+                      <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                      <wp:docPr id="651042927" name="Prostokąt 651042927"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="161925" cy="209550"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:sysClr val="window" lastClr="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
+                                <a:solidFill>
+                                  <a:sysClr val="windowText" lastClr="000000"/>
+                                </a:solidFill>
+                                <a:prstDash val="solid"/>
+                              </a:ln>
+                              <a:effectLst/>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="57D57456" w14:textId="77777777" w:rsidR="00244F4E" w:rsidRDefault="00244F4E" w:rsidP="00244F4E">
+                                  <w:pPr>
+                                    <w:jc w:val="center"/>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:t xml:space="preserve">                         </w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="26C28878" id="Prostokąt 651042927" o:spid="_x0000_s1048" style="width:12.75pt;height:16.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCC92zBZAIAAOkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx17TR9BnSJokWFA&#10;0QZoh54ZWYoNyKImKbGzXz9KcR59nIb5oJAixcfHj7m57VvNNtL5Bk3J87MRZ9IIrBqzKvmvl/m3&#10;K858AFOBRiNLvpWe306/frnp7EQWWKOupGMUxPhJZ0teh2AnWeZFLVvwZ2ilIaNC10Ig1a2yykFH&#10;0VudFaPRRdahq6xDIb2n2/udkU9TfKWkCE9KeRmYLjnVFtLp0rmMZza9gcnKga0bMZQB/1BFC42h&#10;pIdQ9xCArV3zIVTbCIceVTgT2GaoVCNk6oG6yUfvunmuwcrUC4Hj7QEm///CisfNs104gqGzfuJJ&#10;jF30yrXxl+pjfQJrewBL9oEJuswv8utizJkgUzG6Ho8TmNnxsXU+/JDYsiiU3NEsEkSwefCBEpLr&#10;3iXm8qibat5onZStv9OObYDGRtOusONMgw90WfJ5+uLoKMSbZ9qwruTf88tYFxCdlIZAYmurknuz&#10;4gz0ingqgkulvHnsP+R8oV5P8o7S91ne2Mc9+HpXcIo6uGkT25GJiUPbR6CjFPplzxoqryjik3i1&#10;xGq7cMzhjq3einlDCR6o/wU4oicRmVYuPNGhNFLHOEic1ej+fHYf/Yk1ZOWsI7oTHL/X4CS199MQ&#10;n67z8/O4H0k5H18WpLhTy/LUYtbtHdJoclpuK5IY/YPei8ph+0qbOYtZyQRGUO4d8INyF3ZrSLst&#10;5GyW3GgnLIQH82xFDB6hi9C+9K/g7MCjQEN5xP1qwOQdnXa+8aXB2TqgahLXjrgSa6JC+5T4M+x+&#10;XNhTPXkd/6GmfwEAAP//AwBQSwMEFAAGAAgAAAAhAN514RjZAAAAAwEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FLw0AQhe+C/2EZwZvd2FCRmE0pQi+lF6MFj5PsNInNzMbsNo3/3tWLXgYe7/HeN/l6&#10;5l5NNPrOiYH7RQKKpHa2k8bA2+v27hGUDygWeydk4Is8rIvrqxwz6y7yQlMZGhVLxGdooA1hyLT2&#10;dUuMfuEGkugd3cgYohwbbUe8xHLu9TJJHjRjJ3GhxYGeW6pP5ZkN7A7TB/G+et/tU4dlZ/lze2Rj&#10;bm/mzROoQHP4C8MPfkSHIjJV7izWq95AfCT83ugtVytQlYE0TUAXuf7PXnwDAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAgvdswWQCAADpBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEA3nXhGNkAAAADAQAADwAAAAAAAAAAAAAAAAC+BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMQFAAAAAA==&#10;" fillcolor="window" strokecolor="windowText" strokeweight=".25pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="57D57456" w14:textId="77777777" w:rsidR="00244F4E" w:rsidRDefault="00244F4E" w:rsidP="00244F4E">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t xml:space="preserve">                         </w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                      <w10:anchorlock/>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="12884C53" wp14:editId="11E4CF97">
+                      <wp:extent cx="161925" cy="209550"/>
+                      <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                      <wp:docPr id="1040767246" name="Prostokąt 1040767246"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="161925" cy="209550"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:sysClr val="window" lastClr="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
+                                <a:solidFill>
+                                  <a:sysClr val="windowText" lastClr="000000"/>
+                                </a:solidFill>
+                                <a:prstDash val="solid"/>
+                              </a:ln>
+                              <a:effectLst/>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="2E72C5FB" w14:textId="77777777" w:rsidR="00244F4E" w:rsidRDefault="00244F4E" w:rsidP="00244F4E">
+                                  <w:pPr>
+                                    <w:jc w:val="center"/>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:t xml:space="preserve">                         </w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="12884C53" id="Prostokąt 1040767246" o:spid="_x0000_s1049" style="width:12.75pt;height:16.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBUlaRMZQIAAOkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynSbsadYqgRYYB&#10;RRugHXpWZCk2IIsapcTOfv0oxW3Sx2mYDwopUnx8/Jir6741bKfQN2BLno/GnCkroWrspuS/npbf&#10;vnPmg7CVMGBVyffK8+v51y9XnSvUBGowlUJGQawvOlfyOgRXZJmXtWqFH4FTlowasBWBVNxkFYqO&#10;orcmm4zH51kHWDkEqbyn29uDkc9TfK2VDA9aexWYKTnVFtKJ6VzHM5tfiWKDwtWNHMoQ/1BFKxpL&#10;SV9D3Yog2BabD6HaRiJ40GEkoc1A60aq1AN1k4/fdfNYC6dSLwSOd68w+f8XVt7vHt0KCYbO+cKT&#10;GLvoNbbxl+pjfQJr/wqW6gOTdJmf55eTGWeSTJPx5WyWwMyOjx368ENBy6JQcqRZJIjE7s4HSkiu&#10;Ly4xlwfTVMvGmKTs/Y1BthM0Npp2BR1nRvhAlyVfpi+OjkK8eWYs60p+ll/EugTRSRsRSGxdVXJv&#10;N5wJsyGeyoCplDeP/YecT9TrSd5x+j7LG/u4Fb4+FJyiDm7GxnZUYuLQ9hHoKIV+3bOGypucxSfx&#10;ag3VfoUM4cBW7+SyoQR31P9KINGTiEwrFx7o0AaoYxgkzmrAP5/dR39iDVk564juBMfvrUBF7f20&#10;xKfLfDqN+5GU6exiQgqeWtanFrttb4BGk9NyO5nE6B/Mi6gR2mfazEXMSiZhJeU+AD8oN+GwhrTb&#10;Ui0WyY12wolwZx+djMEjdBHap/5ZoBt4FGgo9/CyGqJ4R6eDb3xpYbENoJvEtSOuxJqo0D4l/gy7&#10;Hxf2VE9ex3+o+V8AAAD//wMAUEsDBBQABgAIAAAAIQDedeEY2QAAAAMBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9BS8NAEIXvgv9hGcGb3dhQkZhNKUIvpRejBY+T7DSJzczG7DaN/97Vi14GHu/x3jf5&#10;euZeTTT6zomB+0UCiqR2tpPGwNvr9u4RlA8oFnsnZOCLPKyL66scM+su8kJTGRoVS8RnaKANYci0&#10;9nVLjH7hBpLoHd3IGKIcG21HvMRy7vUySR40YydxocWBnluqT+WZDewO0wfxvnrf7VOHZWf5c3tk&#10;Y25v5s0TqEBz+AvDD35EhyIyVe4s1qveQHwk/N7oLVcrUJWBNE1AF7n+z158AwAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAFSVpExlAgAA6QQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAN514RjZAAAAAwEAAA8AAAAAAAAAAAAAAAAAvwQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADFBQAAAAA=&#10;" fillcolor="window" strokecolor="windowText" strokeweight=".25pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="2E72C5FB" w14:textId="77777777" w:rsidR="00244F4E" w:rsidRDefault="00244F4E" w:rsidP="00244F4E">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t xml:space="preserve">                         </w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                      <w10:anchorlock/>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3B1A6BDA" wp14:editId="7FA84BD4">
+                      <wp:extent cx="161925" cy="209550"/>
+                      <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                      <wp:docPr id="121174244" name="Prostokąt 121174244"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="161925" cy="209550"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:sysClr val="window" lastClr="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
+                                <a:solidFill>
+                                  <a:sysClr val="windowText" lastClr="000000"/>
+                                </a:solidFill>
+                                <a:prstDash val="solid"/>
+                              </a:ln>
+                              <a:effectLst/>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="3DFBDC5B" w14:textId="77777777" w:rsidR="00244F4E" w:rsidRDefault="00244F4E" w:rsidP="00244F4E">
+                                  <w:pPr>
+                                    <w:jc w:val="center"/>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:t xml:space="preserve">                         </w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="3B1A6BDA" id="Prostokąt 121174244" o:spid="_x0000_s1050" style="width:12.75pt;height:16.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD0tT9bZAIAAOkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGjEQvlfqf7B8L8tSSALKEqEgqkpR&#10;EilUORuvza7k9bhjwy799R2bTSCPU9U9mBnPeB7ffMP1TdcYtlfoa7AFzwdDzpSVUNZ2W/Bf69W3&#10;K858ELYUBqwq+EF5fjP/+uW6dTM1ggpMqZBREOtnrSt4FYKbZZmXlWqEH4BTlowasBGBVNxmJYqW&#10;ojcmGw2HF1kLWDoEqbyn2+XRyOcpvtZKhgetvQrMFJxqC+nEdG7imc2vxWyLwlW17MsQ/1BFI2pL&#10;SV9DLUUQbIf1h1BNLRE86DCQ0GSgdS1V6oG6yYfvunmqhFOpFwLHu1eY/P8LK+/3T+4RCYbW+Zkn&#10;MXbRaWziL9XHugTW4RUs1QUm6TK/yKejCWeSTKPhdDJJYGanxw59+KGgYVEoONIsEkRif+cDJSTX&#10;F5eYy4Opy1VtTFIO/tYg2wsaG027hJYzI3ygy4Kv0hdHRyHePDOWtQX/nl/GugTRSRsRSGxcWXBv&#10;t5wJsyWeyoCplDeP/Yeca+r1LO8wfZ/ljX0sha+OBaeovZuxsR2VmNi3fQI6SqHbdKym8kbj+CRe&#10;baA8PCJDOLLVO7mqKcEd9f8okOhJRKaVCw90aAPUMfQSZxXgn8/uoz+xhqyctUR3guP3TqCi9n5a&#10;4tM0H4/jfiRlPLkckYLnls25xe6aW6DR5LTcTiYx+gfzImqE5pk2cxGzkklYSbmPwPfKbTiuIe22&#10;VItFcqOdcCLc2ScnY/AIXYR23T0LdD2PAg3lHl5WQ8ze0enoG19aWOwC6Dpx7YQrsSYqtE+JP/3u&#10;x4U915PX6R9q/hcAAP//AwBQSwMEFAAGAAgAAAAhAN514RjZAAAAAwEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FLw0AQhe+C/2EZwZvd2FCRmE0pQi+lF6MFj5PsNInNzMbsNo3/3tWLXgYe7/HeN/l6&#10;5l5NNPrOiYH7RQKKpHa2k8bA2+v27hGUDygWeydk4Is8rIvrqxwz6y7yQlMZGhVLxGdooA1hyLT2&#10;dUuMfuEGkugd3cgYohwbbUe8xHLu9TJJHjRjJ3GhxYGeW6pP5ZkN7A7TB/G+et/tU4dlZ/lze2Rj&#10;bm/mzROoQHP4C8MPfkSHIjJV7izWq95AfCT83ugtVytQlYE0TUAXuf7PXnwDAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEA9LU/W2QCAADpBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEA3nXhGNkAAAADAQAADwAAAAAAAAAAAAAAAAC+BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMQFAAAAAA==&#10;" fillcolor="window" strokecolor="windowText" strokeweight=".25pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="3DFBDC5B" w14:textId="77777777" w:rsidR="00244F4E" w:rsidRDefault="00244F4E" w:rsidP="00244F4E">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t xml:space="preserve">                         </w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                      <w10:anchorlock/>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2A719D85" wp14:editId="63B4C384">
+                      <wp:extent cx="161925" cy="209550"/>
+                      <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                      <wp:docPr id="876196294" name="Prostokąt 876196294"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="161925" cy="209550"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:sysClr val="window" lastClr="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
+                                <a:solidFill>
+                                  <a:sysClr val="windowText" lastClr="000000"/>
+                                </a:solidFill>
+                                <a:prstDash val="solid"/>
+                              </a:ln>
+                              <a:effectLst/>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="76D0298D" w14:textId="77777777" w:rsidR="00244F4E" w:rsidRDefault="00244F4E" w:rsidP="00244F4E">
+                                  <w:pPr>
+                                    <w:jc w:val="center"/>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:t xml:space="preserve">                         </w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="2A719D85" id="Prostokąt 876196294" o:spid="_x0000_s1051" style="width:12.75pt;height:16.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAi1/fWZQIAAOkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7LcOIsROTASuCgQ&#10;JAGSImeaoiwBFIclaUvu1/eRUhJnORXVgZ7hDGd588YXl32r2U4535ApeH404UwZSWVjNgX/9bj6&#10;dsaZD8KUQpNRBd8rzy8XX79cdHauplSTLpVjCGL8vLMFr0Ow8yzzslat8EdklYGxIteKANVtstKJ&#10;DtFbnU0nk5OsI1daR1J5j9vrwcgXKX5VKRnuqsqrwHTBUVtIp0vnOp7Z4kLMN07YupFjGeIfqmhF&#10;Y5D0JdS1CIJtXfMhVNtIR56qcCSpzaiqGqlSD+gmn7zr5qEWVqVeAI63LzD5/xdW3u4e7L0DDJ31&#10;cw8xdtFXro2/qI/1Caz9C1iqD0ziMj/Jz6czziRM08n5bJbAzF4fW+fDD0Uti0LBHWaRIBK7Gx+Q&#10;EK7PLjGXJ92Uq0brpOz9lXZsJzA2TLukjjMtfMBlwVfpi6NDiDfPtGFdwb/np7EuATpVWgSIrS0L&#10;7s2GM6E34KkMLpXy5rH/kPMRvR7knaTvs7yxj2vh66HgFHV00ya2oxITx7ZfgY5S6Nc9a1AesByn&#10;sKZyf++Yo4Gt3spVgwQ36P9eONATRMbKhTsclSZ0TKPEWU3uz2f30R+sgZWzDnQHHL+3wim099OA&#10;T+f58XHcj6Qcz06nUNyhZX1oMdv2ijCaHMttZRKjf9DPYuWofcJmLmNWmISRyD0APypXYVhD7LZU&#10;y2Vyw05YEW7Mg5UxeIQuQvvYPwlnRx4FDOWWnldDzN/RafCNLw0tt4GqJnEtQj3gCtZEBfuU+DPu&#10;flzYQz15vf5DLf4CAAD//wMAUEsDBBQABgAIAAAAIQDedeEY2QAAAAMBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9BS8NAEIXvgv9hGcGb3dhQkZhNKUIvpRejBY+T7DSJzczG7DaN/97Vi14GHu/x3jf5&#10;euZeTTT6zomB+0UCiqR2tpPGwNvr9u4RlA8oFnsnZOCLPKyL66scM+su8kJTGRoVS8RnaKANYci0&#10;9nVLjH7hBpLoHd3IGKIcG21HvMRy7vUySR40YydxocWBnluqT+WZDewO0wfxvnrf7VOHZWf5c3tk&#10;Y25v5s0TqEBz+AvDD35EhyIyVe4s1qveQHwk/N7oLVcrUJWBNE1AF7n+z158AwAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhACLX99ZlAgAA6QQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAN514RjZAAAAAwEAAA8AAAAAAAAAAAAAAAAAvwQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADFBQAAAAA=&#10;" fillcolor="window" strokecolor="windowText" strokeweight=".25pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="76D0298D" w14:textId="77777777" w:rsidR="00244F4E" w:rsidRDefault="00244F4E" w:rsidP="00244F4E">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t xml:space="preserve">                         </w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                      <w10:anchorlock/>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="27E54E9B" wp14:editId="23054FB3">
+                      <wp:extent cx="161925" cy="209550"/>
+                      <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                      <wp:docPr id="1021250633" name="Prostokąt 1021250633"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="161925" cy="209550"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:sysClr val="window" lastClr="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
+                                <a:solidFill>
+                                  <a:sysClr val="windowText" lastClr="000000"/>
+                                </a:solidFill>
+                                <a:prstDash val="solid"/>
+                              </a:ln>
+                              <a:effectLst/>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="63B9C9E0" w14:textId="77777777" w:rsidR="00244F4E" w:rsidRDefault="00244F4E" w:rsidP="00244F4E">
+                                  <w:pPr>
+                                    <w:jc w:val="center"/>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:t xml:space="preserve">                         </w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="27E54E9B" id="Prostokąt 1021250633" o:spid="_x0000_s1052" style="width:12.75pt;height:16.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZdt6bZAIAAOkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGjEQvlfqf7B8b5alIQ+UJUIgqkpR&#10;ggRVzsZrsyt5Pe7YsEt/fcdmE8jjVHUPZsYznsc333B33zWG7RX6GmzB84sBZ8pKKGu7Lfiv9eLb&#10;DWc+CFsKA1YV/KA8v598/XLXurEaQgWmVMgoiPXj1hW8CsGNs8zLSjXCX4BTlowasBGBVNxmJYqW&#10;ojcmGw4GV1kLWDoEqbyn2/nRyCcpvtZKhietvQrMFJxqC+nEdG7imU3uxHiLwlW17MsQ/1BFI2pL&#10;SV9DzUUQbIf1h1BNLRE86HAhoclA61qq1AN1kw/edbOqhFOpFwLHu1eY/P8LKx/3K7dEgqF1fuxJ&#10;jF10Gpv4S/WxLoF1eAVLdYFJusyv8tvhiDNJpuHgdjRKYGanxw59+KGgYVEoONIsEkRi/+ADJSTX&#10;F5eYy4Opy0VtTFIOfmaQ7QWNjaZdQsuZET7QZcEX6YujoxBvnhnL2oJ/z69jXYLopI0IJDauLLi3&#10;W86E2RJPZcBUypvH/kPONfV6lneQvs/yxj7mwlfHglPU3s3Y2I5KTOzbPgEdpdBtOlZTecOr+CRe&#10;baA8LJEhHNnqnVzUlOCB+l8KJHoSkWnlwhMd2gB1DL3EWQX457P76E+sIStnLdGd4Pi9E6iovZ+W&#10;+HSbX17G/UjK5eh6SAqeWzbnFrtrZkCjyWm5nUxi9A/mRdQIzTNt5jRmJZOwknIfge+VWTiuIe22&#10;VNNpcqOdcCI82JWTMXiELkK77p4Fup5HgYbyCC+rIcbv6HT0jS8tTHcBdJ24dsKVWBMV2qfEn373&#10;48Ke68nr9A81+QsAAP//AwBQSwMEFAAGAAgAAAAhAN514RjZAAAAAwEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FLw0AQhe+C/2EZwZvd2FCRmE0pQi+lF6MFj5PsNInNzMbsNo3/3tWLXgYe7/HeN/l6&#10;5l5NNPrOiYH7RQKKpHa2k8bA2+v27hGUDygWeydk4Is8rIvrqxwz6y7yQlMZGhVLxGdooA1hyLT2&#10;dUuMfuEGkugd3cgYohwbbUe8xHLu9TJJHjRjJ3GhxYGeW6pP5ZkN7A7TB/G+et/tU4dlZ/lze2Rj&#10;bm/mzROoQHP4C8MPfkSHIjJV7izWq95AfCT83ugtVytQlYE0TUAXuf7PXnwDAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAGXbem2QCAADpBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEA3nXhGNkAAAADAQAADwAAAAAAAAAAAAAAAAC+BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMQFAAAAAA==&#10;" fillcolor="window" strokecolor="windowText" strokeweight=".25pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="63B9C9E0" w14:textId="77777777" w:rsidR="00244F4E" w:rsidRDefault="00244F4E" w:rsidP="00244F4E">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t xml:space="preserve">                         </w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                      <w10:anchorlock/>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="760E4E95" wp14:editId="1DE9962E">
+                      <wp:extent cx="161925" cy="209550"/>
+                      <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                      <wp:docPr id="1524610035" name="Prostokąt 1524610035"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="161925" cy="209550"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:sysClr val="window" lastClr="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
+                                <a:solidFill>
+                                  <a:sysClr val="windowText" lastClr="000000"/>
+                                </a:solidFill>
+                                <a:prstDash val="solid"/>
+                              </a:ln>
+                              <a:effectLst/>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="6368BC29" w14:textId="77777777" w:rsidR="00244F4E" w:rsidRDefault="00244F4E" w:rsidP="00244F4E">
+                                  <w:pPr>
+                                    <w:jc w:val="center"/>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:t xml:space="preserve">                         </w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="760E4E95" id="Prostokąt 1524610035" o:spid="_x0000_s1053" style="width:12.75pt;height:16.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDPFBYWZQIAAOkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGjEQvlfqf7B8L8tSCAnKEqFEVJVQ&#10;gpRUORuvza7k9bhjwy799R2bTSCPU9U9mBnPeB7ffMP1TdcYtlfoa7AFzwdDzpSVUNZ2W/BfT8tv&#10;l5z5IGwpDFhV8IPy/Gb+9ct162ZqBBWYUiGjINbPWlfwKgQ3yzIvK9UIPwCnLBk1YCMCqbjNShQt&#10;RW9MNhoOL7IWsHQIUnlPt3dHI5+n+ForGR609iowU3CqLaQT07mJZza/FrMtClfVsi9D/EMVjagt&#10;JX0NdSeCYDusP4RqaongQYeBhCYDrWupUg/UTT58181jJZxKvRA43r3C5P9fWHm/f3RrJBha52ee&#10;xNhFp7GJv1Qf6xJYh1ewVBeYpMv8Ir8aTTiTZBoNryaTBGZ2euzQhx8KGhaFgiPNIkEk9isfKCG5&#10;vrjEXB5MXS5rY5Jy8LcG2V7Q2GjaJbScGeEDXRZ8mb44Ogrx5pmxrC3493wa6xJEJ21EILFxZcG9&#10;3XImzJZ4KgOmUt489h9yPlGvZ3mH6fssb+zjTvjqWHCK2rsZG9tRiYl92yegoxS6TcdqKm80jU/i&#10;1QbKwxoZwpGt3sllTQlW1P9aINGTiEwrFx7o0AaoY+glzirAP5/dR39iDVk5a4nuBMfvnUBF7f20&#10;xKerfDyO+5GU8WQ6IgXPLZtzi901t0CjyWm5nUxi9A/mRdQIzTNt5iJmJZOwknIfge+V23BcQ9pt&#10;qRaL5EY74URY2UcnY/AIXYT2qXsW6HoeBRrKPbyshpi9o9PRN760sNgF0HXi2glXYk1UaJ8Sf/rd&#10;jwt7riev0z/U/C8AAAD//wMAUEsDBBQABgAIAAAAIQDedeEY2QAAAAMBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9BS8NAEIXvgv9hGcGb3dhQkZhNKUIvpRejBY+T7DSJzczG7DaN/97Vi14GHu/x3jf5&#10;euZeTTT6zomB+0UCiqR2tpPGwNvr9u4RlA8oFnsnZOCLPKyL66scM+su8kJTGRoVS8RnaKANYci0&#10;9nVLjH7hBpLoHd3IGKIcG21HvMRy7vUySR40YydxocWBnluqT+WZDewO0wfxvnrf7VOHZWf5c3tk&#10;Y25v5s0TqEBz+AvDD35EhyIyVe4s1qveQHwk/N7oLVcrUJWBNE1AF7n+z158AwAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAM8UFhZlAgAA6QQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAN514RjZAAAAAwEAAA8AAAAAAAAAAAAAAAAAvwQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADFBQAAAAA=&#10;" fillcolor="window" strokecolor="windowText" strokeweight=".25pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="6368BC29" w14:textId="77777777" w:rsidR="00244F4E" w:rsidRDefault="00244F4E" w:rsidP="00244F4E">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t xml:space="preserve">                         </w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                      <w10:anchorlock/>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="41EA12EE" wp14:editId="4BE50A1B">
+                      <wp:extent cx="161925" cy="209550"/>
+                      <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                      <wp:docPr id="225384865" name="Prostokąt 225384865"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="161925" cy="209550"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:sysClr val="window" lastClr="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
+                                <a:solidFill>
+                                  <a:sysClr val="windowText" lastClr="000000"/>
+                                </a:solidFill>
+                                <a:prstDash val="solid"/>
+                              </a:ln>
+                              <a:effectLst/>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="2843921F" w14:textId="77777777" w:rsidR="00244F4E" w:rsidRDefault="00244F4E" w:rsidP="00244F4E">
+                                  <w:pPr>
+                                    <w:jc w:val="center"/>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:t xml:space="preserve">                         </w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="41EA12EE" id="Prostokąt 225384865" o:spid="_x0000_s1054" style="width:12.75pt;height:16.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZN+i0ZAIAAOkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnSR9GnSJokWFA&#10;0QZoh54VWYoNyKJGKbGzXz9KcZv0cRrmg0KKFB8fP+bqum8N2yn0DdiS56MxZ8pKqBq7Kfmvp+W3&#10;C858ELYSBqwq+V55fj3/+uWqc4WaQA2mUsgoiPVF50peh+CKLPOyVq3wI3DKklEDtiKQipusQtFR&#10;9NZkk/H4LOsAK4cglfd0e3sw8nmKr7WS4UFrrwIzJafaQjoxnet4ZvMrUWxQuLqRQxniH6poRWMp&#10;6WuoWxEE22LzIVTbSAQPOowktBlo3UiVeqBu8vG7bh5r4VTqhcDx7hUm///Cyvvdo1shwdA5X3gS&#10;Yxe9xjb+Un2sT2DtX8FSfWCSLvOz/HIy40ySaTK+nM0SmNnxsUMffihoWRRKjjSLBJHY3flACcn1&#10;xSXm8mCaatkYk5S9vzHIdoLGRtOuoOPMCB/osuTL9MXRUYg3z4xlXcm/5+exLkF00kYEEltXldzb&#10;DWfCbIinMmAq5c1j/yHnE/V6knecvs/yxj5uha8PBaeog5uxsR2VmDi0fQQ6SqFf96yh8iYX8Um8&#10;WkO1XyFDOLDVO7lsKMEd9b8SSPQkItPKhQc6tAHqGAaJsxrwz2f30Z9YQ1bOOqI7wfF7K1BRez8t&#10;8ekyn07jfiRlOjufkIKnlvWpxW7bG6DR5LTcTiYx+gfzImqE9pk2cxGzkklYSbkPwA/KTTisIe22&#10;VItFcqOdcCLc2UcnY/AIXYT2qX8W6AYeBRrKPbyshije0engG19aWGwD6CZx7YgrsSYqtE+JP8Pu&#10;x4U91ZPX8R9q/hcAAP//AwBQSwMEFAAGAAgAAAAhAN514RjZAAAAAwEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FLw0AQhe+C/2EZwZvd2FCRmE0pQi+lF6MFj5PsNInNzMbsNo3/3tWLXgYe7/HeN/l6&#10;5l5NNPrOiYH7RQKKpHa2k8bA2+v27hGUDygWeydk4Is8rIvrqxwz6y7yQlMZGhVLxGdooA1hyLT2&#10;dUuMfuEGkugd3cgYohwbbUe8xHLu9TJJHjRjJ3GhxYGeW6pP5ZkN7A7TB/G+et/tU4dlZ/lze2Rj&#10;bm/mzROoQHP4C8MPfkSHIjJV7izWq95AfCT83ugtVytQlYE0TUAXuf7PXnwDAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAWTfotGQCAADpBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEA3nXhGNkAAAADAQAADwAAAAAAAAAAAAAAAAC+BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMQFAAAAAA==&#10;" fillcolor="window" strokecolor="windowText" strokeweight=".25pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="2843921F" w14:textId="77777777" w:rsidR="00244F4E" w:rsidRDefault="00244F4E" w:rsidP="00244F4E">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t xml:space="preserve">                         </w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                      <w10:anchorlock/>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4361" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00DCC8B2" w14:textId="77777777" w:rsidR="00244F4E" w:rsidRDefault="00244F4E" w:rsidP="00EA6AF1">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>7. Liczba zatrudnionych pracowników:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72A39E6F" w14:textId="3B26DAF8" w:rsidR="00244F4E" w:rsidRPr="00244F4E" w:rsidRDefault="00244F4E" w:rsidP="00EA6AF1">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244F4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   …………………………………………</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00705DE8" w:rsidRPr="00467A1F" w14:paraId="233348D6" w14:textId="77777777" w:rsidTr="00A24FB0">
+        <w:trPr>
+          <w:trHeight w:val="438"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11165" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37676F3B" w14:textId="3A005B3B" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="0079560B">
+          <w:p w14:paraId="04EA14F9" w14:textId="5F72CD84" w:rsidR="00705DE8" w:rsidRPr="00467A1F" w:rsidRDefault="007F4EE1" w:rsidP="00451057">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...154 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251526144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="499175CE" wp14:editId="0AC3BD6D">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6ADFBD25" wp14:editId="6A69CB5F">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>89535</wp:posOffset>
+                        <wp:posOffset>2780030</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>135255</wp:posOffset>
+                        <wp:posOffset>336550</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="122555"/>
                       <wp:effectExtent l="0" t="0" r="17780" b="10795"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="24" name="Prostokąt 24"/>
+                      <wp:docPr id="105" name="Prostokąt 105"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="122555"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="0B18600C" id="Prostokąt 24" o:spid="_x0000_s1026" style="position:absolute;margin-left:7.05pt;margin-top:10.65pt;width:10.6pt;height:9.65pt;z-index:251526144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAHzEf&#10;09wAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyOwU7DMBBE70j8g7VI3KidpFQQ4lQIVCSObXrh&#10;tolNEojXUey0ga9nOcFpNJrRzCu2ixvEyU6h96QhWSkQlhpvemo1HKvdzR2IEJEMDp6shi8bYFte&#10;XhSYG3+mvT0dYit4hEKOGroYx1zK0HTWYVj50RJn735yGNlOrTQTnnncDTJVaiMd9sQPHY72qbPN&#10;52F2Guo+PeL3vnpR7n6Xxdel+pjfnrW+vloeH0BEu8S/MvziMzqUzFT7mUwQA/t1wk0NaZKB4Dy7&#10;Za01rNUGZFnI//zlDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD4uetyCQIAABUEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAfMR/T3AAAAAcB&#10;AAAPAAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;"/>
+                    <v:rect w14:anchorId="46458AF8" id="Prostokąt 105" o:spid="_x0000_s1026" style="position:absolute;margin-left:218.9pt;margin-top:26.5pt;width:10.6pt;height:9.65pt;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAoCqj&#10;+98AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeLOL0FqLLI3R1MRjSy/e&#10;BhgBZWcJu7Tor3c86e1N3sub72Xb2fbqRKPvHBu4XUSgiCtXd9wYOBa7m3tQPiDX2DsmA1/kYZtf&#10;XmSY1u7MezodQqOkhH2KBtoQhlRrX7Vk0S/cQCzeuxstBjnHRtcjnqXc9jqOojttsWP50OJATy1V&#10;n4fJGii7+Ijf++IlsptdEl7n4mN6ezbm+mp+fAAVaA5/YfjFF3TIhal0E9de9QaWyVrQg4FVIpsk&#10;sFxtRJQG1nECOs/0/wX5DwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD4uetyCQIAABUE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCgKqP73wAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00127E97">
-[...3 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251528192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="44BEBFFB" wp14:editId="7C31183A">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="494E9701" wp14:editId="6CDF0EEA">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>1037092</wp:posOffset>
+                        <wp:posOffset>2202180</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>132681</wp:posOffset>
-[...397 lines deleted...]
-                        <wp:posOffset>355600</wp:posOffset>
+                        <wp:posOffset>327025</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="122555"/>
                       <wp:effectExtent l="0" t="0" r="17780" b="10795"/>
                       <wp:wrapNone/>
                       <wp:docPr id="104" name="Prostokąt 104"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="122555"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
@@ -4598,687 +4609,637 @@
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="668A3070" id="Prostokąt 104" o:spid="_x0000_s1026" style="position:absolute;margin-left:93.15pt;margin-top:28pt;width:10.6pt;height:9.65pt;z-index:251490304;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAUFN3&#10;xt4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeLOLEGhFlsZoauKxpRdv&#10;AzsCyu4SdmnRX+94qseX+fLme8V2MYM40eR7ZxXcryIQZBune9sqOFa7uw0IH9BqHJwlBd/kYVte&#10;XxWYa3e2ezodQiu4xPocFXQhjLmUvunIoF+5kSzfPtxkMHCcWqknPHO5GWQcRZk02Fv+0OFIzx01&#10;X4fZKKj7+Ig/++o1Mg+7JLwt1ef8/qLU7c3y9Agi0BIuMPzpszqU7FS72WovBs6bLGFUQZrxJgbi&#10;aJ2CqBWs0wRkWcj/C8pfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFBTd8beAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
+                    <v:rect w14:anchorId="08AA4E28" id="Prostokąt 104" o:spid="_x0000_s1026" style="position:absolute;margin-left:173.4pt;margin-top:25.75pt;width:10.6pt;height:9.65pt;z-index:251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAuoYx&#10;P98AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBSE7yb+h80z8WaXFouILI3RtInHll68&#10;PdgnoOwuYZcW/fW+nvQ4mcnMN/lmNr040eg7ZxUsFxEIsrXTnW0UHMvtXQrCB7Qae2dJwTd52BTX&#10;Vzlm2p3tnk6H0AgusT5DBW0IQyalr1sy6BduIMvehxsNBpZjI/WIZy43vVxFUSINdpYXWhzopaX6&#10;6zAZBVW3OuLPvtxF5nEbh7e5/JzeX5W6vZmfn0AEmsNfGC74jA4FM1VustqLXkF8nzB6ULBerkFw&#10;IE5SPlcpeIhSkEUu/z8ofgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD4uetyCQIAABUE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC6hjE/3wAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidR="0079560B">
-              <w:rPr>
+            <w:r w:rsidR="00244F4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="00C10C63" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00796959" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Pracodawca w okresie </w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">365 dni przed dniem zgłoszenia oferty pracy został </w:t>
+            </w:r>
+            <w:r w:rsidR="00BA638C" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">prawomocnie </w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>ukarany</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA638C" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> za wykroczenie</w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> lub </w:t>
+            </w:r>
+            <w:r w:rsidR="00BA638C" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>prawomocnie skazany za przestępstwo</w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BA638C" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>przeciwko</w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> przepis</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA638C" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>om</w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> prawa pracy albo jest objęty postępowaniem dotyczącym naruszenia </w:t>
+            </w:r>
+            <w:r w:rsidR="00BA638C" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>przepisów prawa pracy</w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: nie            tak       </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00705DE8" w:rsidRPr="00467A1F" w14:paraId="56D17137" w14:textId="77777777" w:rsidTr="00A24FB0">
+        <w:trPr>
+          <w:trHeight w:val="319"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11165" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="017DEBF3" w14:textId="14CAF38F" w:rsidR="00705DE8" w:rsidRPr="00451057" w:rsidRDefault="00451057" w:rsidP="00451057">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251492352" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6ADFBD25" wp14:editId="1016DF42">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251838464" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="61D57AF4" wp14:editId="1DD85C52">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>1779905</wp:posOffset>
+                        <wp:posOffset>6170930</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>355600</wp:posOffset>
+                        <wp:posOffset>31115</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="122555"/>
-                      <wp:effectExtent l="0" t="0" r="17780" b="10795"/>
+                      <wp:effectExtent l="7620" t="8890" r="10160" b="11430"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="105" name="Prostokąt 105"/>
+                      <wp:docPr id="2056349207" name="Prostokąt 2056349207"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="122555"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="3EEA533C" id="Prostokąt 105" o:spid="_x0000_s1026" style="position:absolute;margin-left:140.15pt;margin-top:28pt;width:10.6pt;height:9.65pt;z-index:251492352;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAk162&#10;O98AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeLO7hVArZWiMpiYeW3rx&#10;NsAIVHaXsEuL/nrXkz1O5st738u2s+7FmUfXWYOwXCgQbCpbd6ZBOBa7hzUI58nU1FvDCN/sYJvf&#10;3mSU1vZi9nw++EaEEONSQmi9H1IpXdWyJrewA5vw+7SjJh/OsZH1SJcQrnsZKbWSmjoTGloa+KXl&#10;6uswaYSyi470sy/elH7axf59Lk7Txyvi/d38vAHhefb/MPzpB3XIg1NpJ1M70SNEaxUHFCFZhU0B&#10;iNUyAVEiPCYxyDyT1wvyXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD4uetyCQIAABUE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTXrY73wAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;"/>
+                    <v:rect w14:anchorId="7B841172" id="Prostokąt 2056349207" o:spid="_x0000_s1026" style="position:absolute;margin-left:485.9pt;margin-top:2.45pt;width:10.6pt;height:9.65pt;z-index:251838464;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAQy3i&#10;zN4AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTtAKcxqkQqEgc2/TC&#10;bRNvk0C8jmKnDXw95gTH0Yxm3uTb2fbiTKPvHGtYLhIQxLUzHTcajuXu7hGED8gGe8ek4Ys8bIvr&#10;qxwz4y68p/MhNCKWsM9QQxvCkEnp65Ys+oUbiKN3cqPFEOXYSDPiJZbbXqZJci8tdhwXWhzouaX6&#10;8zBZDVWXHvF7X74mVu1W4W0uP6b3F61vb+anDYhAc/gLwy9+RIciMlVuYuNFr0E9LCN60LBWIKKv&#10;1Cp+qzSk6xRkkcv/B4ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEMt4szeAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidR="00796959">
-[...128 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251520000" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E23F78B" wp14:editId="316FA1F3">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251830272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5934AC95" wp14:editId="3B0B34A5">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>5931535</wp:posOffset>
+                        <wp:posOffset>6315075</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>25400</wp:posOffset>
+                        <wp:posOffset>31115</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="122555"/>
-                      <wp:effectExtent l="13970" t="8890" r="13335" b="11430"/>
+                      <wp:effectExtent l="7620" t="8890" r="10160" b="11430"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="97" name="Prostokąt 97"/>
+                      <wp:docPr id="1675458924" name="Prostokąt 1675458924"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="122555"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="05E76569" id="Prostokąt 97" o:spid="_x0000_s1026" style="position:absolute;margin-left:467.05pt;margin-top:2pt;width:10.6pt;height:9.65pt;z-index:251520000;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEANNNS&#10;I94AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBSE7yb+h80z8WaXsq0RytIYTU08tvTi&#10;7QFPoLK7hF1a9Nf7PNnjZCYz32Tb2fTiTKPvnNWwXEQgyFau7myj4VjsHp5A+IC2xt5Z0vBNHrb5&#10;7U2Gae0udk/nQ2gEl1ifooY2hCGV0lctGfQLN5Bl79ONBgPLsZH1iBcuN72Mo+hRGuwsL7Q40EtL&#10;1ddhMhrKLj7iz754i0yyU+F9Lk7Tx6vW93fz8wZEoDn8h+EPn9EhZ6bSTbb2oteQqNWSoxpWfIn9&#10;ZL1WIEoNsVIg80xeH8h/AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADTTUiPeAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
+                    <v:rect w14:anchorId="29011EDC" id="Prostokąt 1675458924" o:spid="_x0000_s1026" style="position:absolute;margin-left:497.25pt;margin-top:2.45pt;width:10.6pt;height:9.65pt;z-index:251830272;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEArDq4&#10;k94AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBSE7yb+h80z8WZ3i1SFsjRGUxOPLb14&#10;e8AroOxbwi4t+uvdnvQ4mcnMN9lmNr040eg6yxqWCwWCuLJ1x42GQ7G9ewLhPHKNvWXS8E0ONvn1&#10;VYZpbc+8o9PeNyKUsEtRQ+v9kErpqpYMuoUdiIN3tKNBH+TYyHrEcyg3vYyUepAGOw4LLQ700lL1&#10;tZ+MhrKLDvizK96USbb3/n0uPqePV61vb+bnNQhPs/8LwwU/oEMemEo7ce1EryFJ4lWIaogTEBdf&#10;LVePIEoNURyBzDP5/0H+CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKw6uJPeAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00800A57">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251517952" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="47BBA421" wp14:editId="525DD649">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251832320" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="45623D2B" wp14:editId="6A5816A2">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>5772785</wp:posOffset>
+                        <wp:posOffset>6475730</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>24130</wp:posOffset>
+                        <wp:posOffset>22860</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="122555"/>
                       <wp:effectExtent l="7620" t="8890" r="10160" b="11430"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="98" name="Prostokąt 98"/>
+                      <wp:docPr id="2126498302" name="Prostokąt 2126498302"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="122555"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="553914B9" id="Prostokąt 98" o:spid="_x0000_s1026" style="position:absolute;margin-left:454.55pt;margin-top:1.9pt;width:10.6pt;height:9.65pt;z-index:251517952;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEA6rYE&#10;stwAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+EMBSE7yb+h+aZeHNbaGIEKRujWROPu+xl&#10;bw94AkpfCS276K+3nvQ4mcnMN8V2taM40+wHxwaSjQJB3Lh24M7AsdrdPYDwAbnF0TEZ+CIP2/L6&#10;qsC8dRfe0/kQOhFL2OdooA9hyqX0TU8W/cZNxNF7d7PFEOXcyXbGSyy3o0yVupcWB44LPU703FPz&#10;eVisgXpIj/i9r16VzXY6vK3Vx3J6Meb2Zn16BBFoDX9h+MWP6FBGptot3HoxGshUlsSoAR0fRD/T&#10;SoOoDaQ6AVkW8v+B8gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD4uetyCQIAABUEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDqtgSy3AAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;"/>
+                    <v:rect w14:anchorId="725BD9F1" id="Prostokąt 2126498302" o:spid="_x0000_s1026" style="position:absolute;margin-left:509.9pt;margin-top:1.8pt;width:10.6pt;height:9.65pt;z-index:251832320;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAb7yl&#10;Ed4AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KidFFUkxKkQqEgc2/TC&#10;bRMvSSBeR7HTBr4e9wTH0Yxm3hTbxQ7iRJPvHWtIVgoEceNMz62GY7W7ewDhA7LBwTFp+CYP2/L6&#10;qsDcuDPv6XQIrYgl7HPU0IUw5lL6piOLfuVG4uh9uMliiHJqpZnwHMvtIFOlNtJiz3Ghw5GeO2q+&#10;DrPVUPfpEX/21auy2W4d3pbqc35/0fr2Znl6BBFoCX9huOBHdCgjU+1mNl4MUaski+xBw3oD4hJQ&#10;90l8V2tI0wxkWcj/F8pfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAG+8pRHeAAAA&#10;CgEAAA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00800A57">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251515904" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="33F926C2" wp14:editId="043B0154">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251834368" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53AB177B" wp14:editId="639588C7">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>5597525</wp:posOffset>
+                        <wp:posOffset>6619875</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>26670</wp:posOffset>
+                        <wp:posOffset>31115</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="122555"/>
-                      <wp:effectExtent l="13335" t="8890" r="13970" b="11430"/>
+                      <wp:effectExtent l="7620" t="8890" r="10160" b="11430"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="99" name="Prostokąt 99"/>
+                      <wp:docPr id="399958181" name="Prostokąt 399958181"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="122555"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="04641B89" id="Prostokąt 99" o:spid="_x0000_s1026" style="position:absolute;margin-left:440.75pt;margin-top:2.1pt;width:10.6pt;height:9.65pt;z-index:251515904;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEASeRt&#10;B94AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjdlEIasqkQqEgc2/TC&#10;bRObJBCvo9hpA1+POcFxNKOZN/l2tr04mdF3jhGWCwXCcO10xw3CsdzdpCB8INbUOzYIX8bDtri8&#10;yCnT7sx7czqERsQS9hkhtCEMmZS+bo0lv3CD4ei9u9FSiHJspB7pHMttLxOl7qSljuNCS4N5ak39&#10;eZgsQtUlR/rely/Kbnar8DqXH9PbM+L11fz4ACKYOfyF4Rc/okMRmSo3sfaiR0jT5TpGEW4TENHf&#10;qOQeRIWQrNYgi1z+P1D8AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEnkbQfeAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
+                    <v:rect w14:anchorId="45AD2BD2" id="Prostokąt 399958181" o:spid="_x0000_s1026" style="position:absolute;margin-left:521.25pt;margin-top:2.45pt;width:10.6pt;height:9.65pt;z-index:251834368;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEA+E0H&#10;pt4AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhNGgoNcSoEKhLHNr1w&#10;28RLEojXUey0ga/HPcFxtE8zb/PNbHtxpNF3jjXcLhQI4tqZjhsNh3J78wDCB2SDvWPS8E0eNsXl&#10;RY6ZcSfe0XEfGhFL2GeooQ1hyKT0dUsW/cINxPH24UaLIcaxkWbEUyy3vUyUWkmLHceFFgd6bqn+&#10;2k9WQ9UlB/zZla/KrrfL8DaXn9P7i9bXV/PTI4hAc/iD4awf1aGITpWb2HjRx6zS5C6yGtI1iDOg&#10;Vst7EJWGJE1AFrn8/0LxCwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPhNB6beAAAA&#10;CgEAAA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00800A57">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251522048" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53731684" wp14:editId="1BA79E57">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251836416" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E19BC37" wp14:editId="5F561D19">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>5444490</wp:posOffset>
+                        <wp:posOffset>6760845</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>24130</wp:posOffset>
+                        <wp:posOffset>29845</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="122555"/>
-                      <wp:effectExtent l="12700" t="8890" r="5080" b="11430"/>
+                      <wp:effectExtent l="7620" t="8890" r="10160" b="11430"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="100" name="Prostokąt 100"/>
+                      <wp:docPr id="303328876" name="Prostokąt 303328876"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="122555"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="0EF6BAC8" id="Prostokąt 100" o:spid="_x0000_s1026" style="position:absolute;margin-left:428.7pt;margin-top:1.9pt;width:10.6pt;height:9.65pt;z-index:251522048;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAuMgR&#10;Et4AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBSE7yb+h80z8WaXgraIPBqjaROPLb14&#10;W9gnoOxbwi4t+uu7nvQ4mcnMN/lmNr040eg6ywjLRQSCuLa64wbhWG7vUhDOK9aqt0wI3+RgU1xf&#10;5SrT9sx7Oh18I0IJu0whtN4PmZSubskot7ADcfA+7GiUD3JspB7VOZSbXsZRtJJGdRwWWjXQS0v1&#10;12EyCFUXH9XPvtxF5nGb+Le5/JzeXxFvb+bnJxCeZv8Xhl/8gA5FYKrsxNqJHiF9WN+HKEISHgQ/&#10;XacrEBVCnCxBFrn8f6C4AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALjIERLeAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
+                    <v:rect w14:anchorId="082E58C1" id="Prostokąt 303328876" o:spid="_x0000_s1026" style="position:absolute;margin-left:532.35pt;margin-top:2.35pt;width:10.6pt;height:9.65pt;z-index:251836416;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAR7JY&#10;Kt4AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkbiyhjLGVphMCDYnj1l24&#10;uY1pC41TNelWeHrSE5ysX/70+3O2nWwnTjT41rGG24UCQVw503Kt4VjsbtYgfEA22DkmDd/kYZtf&#10;XmSYGnfmPZ0OoRaxhH2KGpoQ+lRKXzVk0S9cTxx3H26wGGIcamkGPMdy28lEqZW02HK80GBPzw1V&#10;X4fRaijb5Ig/++JV2c3uLrxNxef4/qL19dX09Agi0BT+YJj1ozrk0al0IxsvupjVavkQWQ3zmAG1&#10;vt+AKDUkSwUyz+T/F/JfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEeyWCreAAAA&#10;CgEAAA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidR="00705DE8" w:rsidRPr="00800A57">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="007F4EE1" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251524096" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="16B2D17A" wp14:editId="4A1D8E4F">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="18FD5713" wp14:editId="21B01A5F">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>5290820</wp:posOffset>
+                        <wp:posOffset>4686935</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>24130</wp:posOffset>
-[...116 lines deleted...]
-                        <wp:posOffset>30480</wp:posOffset>
+                        <wp:posOffset>16510</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="122555"/>
                       <wp:effectExtent l="7620" t="8890" r="10160" b="11430"/>
                       <wp:wrapNone/>
                       <wp:docPr id="103" name="Prostokąt 103"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="122555"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
@@ -5286,73 +5247,74 @@
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="25AB567F" id="Prostokąt 103" o:spid="_x0000_s1026" style="position:absolute;margin-left:333.85pt;margin-top:2.4pt;width:10.6pt;height:9.65pt;z-index:251505664;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAf+Ur&#10;X94AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBSE7yb+h80z8WaXYkMpZWmMpiYeW3rx&#10;trBPoLJvCbu06K/3edLjZCYz3+S72fbigqPvHClYLiIQSLUzHTUKTuX+IQXhgyaje0eo4As97Irb&#10;m1xnxl3pgJdjaASXkM+0gjaEIZPS1y1a7RduQGLvw41WB5ZjI82or1xuexlHUSKt7ogXWj3gc4v1&#10;53GyCqouPunvQ/ka2c3+MbzN5Xl6f1Hq/m5+2oIIOIe/MPziMzoUzFS5iYwXvYIkWa85qmDFD9hP&#10;0nQDolIQr5Ygi1z+P1D8AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAH/lK1/eAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
+                    <v:rect w14:anchorId="0241C736" id="Prostokąt 103" o:spid="_x0000_s1026" style="position:absolute;margin-left:369.05pt;margin-top:1.3pt;width:10.6pt;height:9.65pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAtdQ9&#10;4t4AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KjzI9omxKkQqEgc2/TC&#10;bRMvSSBeR7HTBp4ec4LjaEYz3xS7xQziTJPrLSuIVxEI4sbqnlsFp2p/twXhPLLGwTIp+CIHu/L6&#10;qsBc2wsf6Hz0rQgl7HJU0Hk/5lK6piODbmVH4uC928mgD3JqpZ7wEsrNIJMoWkuDPYeFDkd66qj5&#10;PM5GQd0nJ/w+VC+Ryfapf12qj/ntWanbm+XxAYSnxf+F4Rc/oEMZmGo7s3ZiULBJt3GIKkjWIIK/&#10;uc9SEHXQcQayLOT/A+UPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALXUPeLeAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00800A57">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidR="00E15D46" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251503616" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="52D54192" wp14:editId="1B7CB008">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="52D54192" wp14:editId="239BCA5F">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>3754120</wp:posOffset>
+                        <wp:posOffset>4331335</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>30480</wp:posOffset>
+                        <wp:posOffset>20320</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="122555"/>
                       <wp:effectExtent l="13970" t="8890" r="13335" b="11430"/>
                       <wp:wrapNone/>
                       <wp:docPr id="102" name="Prostokąt 102"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="122555"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
@@ -5360,1328 +5322,1316 @@
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="00DC44D8" id="Prostokąt 102" o:spid="_x0000_s1026" style="position:absolute;margin-left:295.6pt;margin-top:2.4pt;width:10.6pt;height:9.65pt;z-index:251503616;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAy98a&#10;bd0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KgTEyoasqkQqEgc2/TC&#10;bRObJBCvo9hpA1+POcFxNKOZN8V2sYM4mcn3jhHSVQLCcON0zy3Csdrd3IPwgVjT4NggfBkP2/Ly&#10;oqBcuzPvzekQWhFL2OeE0IUw5lL6pjOW/MqNhqP37iZLIcqplXqicyy3g1RJspaWeo4LHY3mqTPN&#10;52G2CHWvjvS9r14Su9ndhtel+pjfnhGvr5bHBxDBLOEvDL/4ER3KyFS7mbUXA8LdJlUxipDFB9Ff&#10;pyoDUSOoLAVZFvL/gfIHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+LnrcgkCAAAVBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAy98abd0AAAAI&#10;AQAADwAAAAAAAAAAAAAAAABjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;"/>
+                    <v:rect w14:anchorId="2C0D496F" id="Prostokąt 102" o:spid="_x0000_s1026" style="position:absolute;margin-left:341.05pt;margin-top:1.6pt;width:10.6pt;height:9.65pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAg27U&#10;rd4AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhTR5SSxqkQqEgc2/TC&#10;bRNvk0C8jmKnDXw95gTH0Yxm3uTb2fbiTKPvHGtYLhIQxLUzHTcajuXubg3CB2SDvWPS8EUetsX1&#10;VY6ZcRfe0/kQGhFL2GeooQ1hyKT0dUsW/cINxNE7udFiiHJspBnxEsttL1WSrKTFjuNCiwM9t1R/&#10;HiaroerUEb/35WtiH3dpeJvLj+n9Revbm/lpAyLQHP7C8Isf0aGITJWb2HjRa1it1TJGNaQKRPQf&#10;kjQFUWlQ6h5kkcv/B4ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAINu1K3eAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00800A57">
-[...71 lines deleted...]
-              <w:t xml:space="preserve">     </w:t>
+            <w:r w:rsidR="00244F4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00DD10F7" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pracodawca jest agencją zatrudnienia zgłaszającą ofertę pracy tymczasowej:      </w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nie       tak</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...23 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>nr wpisu do</w:t>
-[...34 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>nr wpisu do rejestru</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00705DE8" w:rsidRPr="00705DE8" w14:paraId="468089B6" w14:textId="77777777" w:rsidTr="008B5432">
+      <w:tr w:rsidR="00705DE8" w:rsidRPr="00467A1F" w14:paraId="468089B6" w14:textId="77777777" w:rsidTr="004869F2">
         <w:trPr>
-          <w:trHeight w:val="214"/>
+          <w:trHeight w:val="372"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10490" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:tcW w:w="11165" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="169E005C" w14:textId="05651DEE" w:rsidR="00705DE8" w:rsidRPr="007333A5" w:rsidRDefault="00705DE8" w:rsidP="0079560B">
+          <w:p w14:paraId="169E005C" w14:textId="23BFBE5A" w:rsidR="00705DE8" w:rsidRPr="00451057" w:rsidRDefault="00705DE8" w:rsidP="00EA6AF1">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="468"/>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007333A5">
+            <w:r w:rsidRPr="00451057">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>II. Informacje dotyczące zgłaszanego miejsca pracy</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00705DE8" w:rsidRPr="00705DE8" w14:paraId="1202432C" w14:textId="77777777" w:rsidTr="002165A1">
+      <w:tr w:rsidR="00705DE8" w:rsidRPr="00467A1F" w14:paraId="1202432C" w14:textId="77777777" w:rsidTr="00DD10F7">
         <w:trPr>
           <w:trHeight w:val="1086"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C2FDF1D" w14:textId="35FD06A8" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="0079560B">
+          <w:p w14:paraId="599603B6" w14:textId="3CA1EC02" w:rsidR="00911BAA" w:rsidRDefault="00705DE8" w:rsidP="00085A71">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="8"/>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>1. Nazwa za</w:t>
+            </w:r>
+            <w:r w:rsidR="00D734E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>w</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>odu</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD10F7" w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wg </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00DD10F7" w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>KZiS</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00DD10F7" w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="638F26C3" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="0079560B">
+          <w:p w14:paraId="638F26C3" w14:textId="29AC98D1" w:rsidR="00705DE8" w:rsidRPr="00451057" w:rsidRDefault="00DD10F7" w:rsidP="00911BAA">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:i/>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00705DE8">
-[...8 lines deleted...]
-              <w:t>1. Nazwa zawodu</w:t>
+            <w:r w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>na potrzeby rynku pracy</w:t>
+            </w:r>
+            <w:r w:rsidR="00911BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05CEEEC5" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="0079560B">
+          <w:p w14:paraId="69BA6968" w14:textId="16CF6F7F" w:rsidR="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="00911BAA">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="8"/>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>……………………</w:t>
+            </w:r>
+            <w:r w:rsidR="00911BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>………….</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="55D26933" w14:textId="1DFA8DD7" w:rsidR="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="0079560B">
+          <w:p w14:paraId="6EAAAC91" w14:textId="1E05F2B2" w:rsidR="00911BAA" w:rsidRPr="00451057" w:rsidRDefault="00911BAA" w:rsidP="00911BAA">
             <w:pPr>
-              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-[...55 lines deleted...]
-              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>……………………………..</w:t>
+              <w:t>……………………….…………</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2659" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="3074" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="24AB2EF0" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="0079560B">
+          <w:p w14:paraId="56347531" w14:textId="5D6F59CD" w:rsidR="00705DE8" w:rsidRPr="00451057" w:rsidRDefault="00705DE8" w:rsidP="00911BAA">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="8"/>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>2. Nazwa stanowiska</w:t>
+            </w:r>
+            <w:r w:rsidR="00911BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="56347531" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="0079560B">
+          <w:p w14:paraId="3580C7FF" w14:textId="3C12CC9C" w:rsidR="00705DE8" w:rsidRPr="00451057" w:rsidRDefault="00911BAA" w:rsidP="00911BAA">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...97 lines deleted...]
-              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>………..……………………..</w:t>
+              <w:t>……………………………………</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28854A65" w14:textId="0D8C941A" w:rsidR="00911BAA" w:rsidRPr="00451057" w:rsidRDefault="00705DE8" w:rsidP="00911BAA">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>………………………………</w:t>
+            </w:r>
+            <w:r w:rsidR="006A2D77" w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>………………………</w:t>
+            </w:r>
+            <w:r w:rsidR="006A2D77" w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>………</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD10F7" w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>…………</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5279" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="5211" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1C83C67B" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="0079560B">
+          <w:p w14:paraId="413F4F2F" w14:textId="34CD97EA" w:rsidR="008A285B" w:rsidRDefault="00911BAA" w:rsidP="00085A71">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="8"/>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00911BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>3. Miejsce wykonywania pracy:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00911BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>( zaznaczyć)</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="06622298" w14:textId="5CD6D265" w:rsidR="00705DE8" w:rsidRPr="007333A5" w:rsidRDefault="005F061F" w:rsidP="0079560B">
+          <w:p w14:paraId="0E670A13" w14:textId="77777777" w:rsidR="00911BAA" w:rsidRDefault="00911BAA" w:rsidP="00911BAA">
             <w:pPr>
-              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:b/>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-[...43 lines deleted...]
-              <w:t>:                  ….…………….</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>a) taki sam jak adres siedziby pracodawcy</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DD5E6C0" w14:textId="1D372D29" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="0079560B">
+          <w:p w14:paraId="7DD5E6C0" w14:textId="12F0859B" w:rsidR="00911BAA" w:rsidRPr="00451057" w:rsidRDefault="00911BAA" w:rsidP="00911BAA">
             <w:pPr>
-              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00705DE8">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">        ....………....….…</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>b) inny adres: …………………………………………………</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>………………………………………………………………...</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC6020" w:rsidRPr="00705DE8" w14:paraId="4CB5FE01" w14:textId="77777777" w:rsidTr="002165A1">
+      <w:tr w:rsidR="00705DE8" w:rsidRPr="00467A1F" w14:paraId="4CB5FE01" w14:textId="77777777" w:rsidTr="00EA6AF1">
         <w:trPr>
-          <w:trHeight w:val="497"/>
+          <w:trHeight w:val="558"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5211" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="5954" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7BD7A65A" w14:textId="12C42563" w:rsidR="00CC6020" w:rsidRPr="00A24FB0" w:rsidRDefault="00CC6020" w:rsidP="0079560B">
+          <w:p w14:paraId="7BD7A65A" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00451057" w:rsidRDefault="004F7135" w:rsidP="00085A71">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:sz w:val="12"/>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251807744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="49D8C97F" wp14:editId="1CB6E362">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>2369185</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>87630</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="134620" cy="179705"/>
+                      <wp:effectExtent l="0" t="0" r="17780" b="10795"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="23" name="Prostokąt 23"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="134620" cy="179705"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="18D936EC" id="Prostokąt 23" o:spid="_x0000_s1026" style="position:absolute;margin-left:186.55pt;margin-top:6.9pt;width:10.6pt;height:14.15pt;z-index:251807744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4+GNpCgIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8FuGyEQvVfqPyDu9e66dhyvvI4ip64q&#10;pWmlNB+AWXYXlWXogL12v74Ddhy3zakqB8Qw8Hjz5rG42feG7RR6DbbixSjnTFkJtbZtxZ++rd9d&#10;c+aDsLUwYFXFD8rzm+XbN4vBlWoMHZhaISMQ68vBVbwLwZVZ5mWneuFH4JSlZAPYi0AhtlmNYiD0&#10;3mTjPL/KBsDaIUjlPe3eHZN8mfCbRsnwpWm8CsxUnLiFNGOaN3HOlgtRtihcp+WJhvgHFr3Qlh49&#10;Q92JINgW9V9QvZYIHpowktBn0DRaqlQDVVPkf1Tz2AmnUi0kjndnmfz/g5UPu0f3FSN17+5BfvfM&#10;wqoTtlW3iDB0StT0XBGFygbny/OFGHi6yjbDZ6iptWIbIGmwb7CPgFQd2yepD2ep1T4wSZvF+8nV&#10;mBoiKVXM5rN8ml4Q5fNlhz58VNCzuKg4UicTuNjd+xDJiPL5SCIPRtdrbUwKsN2sDLKdoK6v0zih&#10;+8tjxrKh4vPpeJqQf8v5S4g8jdcgeh3Ivkb3Fb8+HxJlVO2DrZO5gtDmuCbKxp5kjMpFk/pyA/WB&#10;VEQ4epP+Ei06wJ+cDeTLivsfW4GKM/PJUifmxWQSjZyCyXQWRcTLzOYyI6wkqIoHzo7LVTiaf+tQ&#10;tx29VKTaLdxS9xqdlH1hdSJL3kuCn/5JNPdlnE69/OblLwAAAP//AwBQSwMEFAAGAAgAAAAhAGko&#10;SojeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyok7gCGuJUCFQkjm16&#10;4baJTRKI11HstIGvZznBcTVPs2+K7eIGcbJT6D1pSFcJCEuNNz21Go7V7uYeRIhIBgdPVsOXDbAt&#10;Ly8KzI0/096eDrEVXEIhRw1djGMuZWg66zCs/GiJs3c/OYx8Tq00E5653A0yS5Jb6bAn/tDhaJ86&#10;23weZqeh7rMjfu+rl8Rtdiq+LtXH/Pas9fXV8vgAItol/sHwq8/qULJT7WcyQQwa1J1KGeVA8QQG&#10;1GatQNQa1lkKsizk/wXlDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC4+GNpCgIAABUE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBpKEqI3gAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAAGQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251805696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F3DDCB3" wp14:editId="73489E69">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>2197735</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>87630</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="134620" cy="179705"/>
+                      <wp:effectExtent l="0" t="0" r="17780" b="10795"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="22" name="Prostokąt 22"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="134620" cy="179705"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="522C840F" id="Prostokąt 22" o:spid="_x0000_s1026" style="position:absolute;margin-left:173.05pt;margin-top:6.9pt;width:10.6pt;height:14.15pt;z-index:251805696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4+GNpCgIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8FuGyEQvVfqPyDu9e66dhyvvI4ip64q&#10;pWmlNB+AWXYXlWXogL12v74Ddhy3zakqB8Qw8Hjz5rG42feG7RR6DbbixSjnTFkJtbZtxZ++rd9d&#10;c+aDsLUwYFXFD8rzm+XbN4vBlWoMHZhaISMQ68vBVbwLwZVZ5mWneuFH4JSlZAPYi0AhtlmNYiD0&#10;3mTjPL/KBsDaIUjlPe3eHZN8mfCbRsnwpWm8CsxUnLiFNGOaN3HOlgtRtihcp+WJhvgHFr3Qlh49&#10;Q92JINgW9V9QvZYIHpowktBn0DRaqlQDVVPkf1Tz2AmnUi0kjndnmfz/g5UPu0f3FSN17+5BfvfM&#10;wqoTtlW3iDB0StT0XBGFygbny/OFGHi6yjbDZ6iptWIbIGmwb7CPgFQd2yepD2ep1T4wSZvF+8nV&#10;mBoiKVXM5rN8ml4Q5fNlhz58VNCzuKg4UicTuNjd+xDJiPL5SCIPRtdrbUwKsN2sDLKdoK6v0zih&#10;+8tjxrKh4vPpeJqQf8v5S4g8jdcgeh3Ivkb3Fb8+HxJlVO2DrZO5gtDmuCbKxp5kjMpFk/pyA/WB&#10;VEQ4epP+Ei06wJ+cDeTLivsfW4GKM/PJUifmxWQSjZyCyXQWRcTLzOYyI6wkqIoHzo7LVTiaf+tQ&#10;tx29VKTaLdxS9xqdlH1hdSJL3kuCn/5JNPdlnE69/OblLwAAAP//AwBQSwMEFAAGAAgAAAAhAFvM&#10;KRbeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AQhe8m/ofNmHizC2yDFlkao6mJx5Ze&#10;vA0wBZTdJezSor/e8aTHyfvy5nv5djGDONPke2c1xKsIBNnaNb1tNRzL3d0DCB/QNjg4Sxq+yMO2&#10;uL7KMWvcxe7pfAit4BLrM9TQhTBmUvq6I4N+5UaynJ3cZDDwObWymfDC5WaQSRSl0mBv+UOHIz13&#10;VH8eZqOh6pMjfu/L18hsdiq8LeXH/P6i9e3N8vQIItAS/mD41Wd1KNipcrNtvBg0qHUaM8qB4gkM&#10;qPRegag0rJMYZJHL/wuKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC4+GNpCgIAABUE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBbzCkW3gAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAAGQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251803648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="43F204C0" wp14:editId="36AD1517">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>2026285</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>87630</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="134620" cy="179705"/>
+                      <wp:effectExtent l="0" t="0" r="17780" b="10795"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="21" name="Prostokąt 21"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="134620" cy="179705"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="34B16A1C" id="Prostokąt 21" o:spid="_x0000_s1026" style="position:absolute;margin-left:159.55pt;margin-top:6.9pt;width:10.6pt;height:14.15pt;z-index:251803648;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4+GNpCgIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8FuGyEQvVfqPyDu9e66dhyvvI4ip64q&#10;pWmlNB+AWXYXlWXogL12v74Ddhy3zakqB8Qw8Hjz5rG42feG7RR6DbbixSjnTFkJtbZtxZ++rd9d&#10;c+aDsLUwYFXFD8rzm+XbN4vBlWoMHZhaISMQ68vBVbwLwZVZ5mWneuFH4JSlZAPYi0AhtlmNYiD0&#10;3mTjPL/KBsDaIUjlPe3eHZN8mfCbRsnwpWm8CsxUnLiFNGOaN3HOlgtRtihcp+WJhvgHFr3Qlh49&#10;Q92JINgW9V9QvZYIHpowktBn0DRaqlQDVVPkf1Tz2AmnUi0kjndnmfz/g5UPu0f3FSN17+5BfvfM&#10;wqoTtlW3iDB0StT0XBGFygbny/OFGHi6yjbDZ6iptWIbIGmwb7CPgFQd2yepD2ep1T4wSZvF+8nV&#10;mBoiKVXM5rN8ml4Q5fNlhz58VNCzuKg4UicTuNjd+xDJiPL5SCIPRtdrbUwKsN2sDLKdoK6v0zih&#10;+8tjxrKh4vPpeJqQf8v5S4g8jdcgeh3Ivkb3Fb8+HxJlVO2DrZO5gtDmuCbKxp5kjMpFk/pyA/WB&#10;VEQ4epP+Ei06wJ+cDeTLivsfW4GKM/PJUifmxWQSjZyCyXQWRcTLzOYyI6wkqIoHzo7LVTiaf+tQ&#10;tx29VKTaLdxS9xqdlH1hdSJL3kuCn/5JNPdlnE69/OblLwAAAP//AwBQSwMEFAAGAAgAAAAhAB/6&#10;V0/eAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyonaRCNMSpEKhIHNv0&#10;wm0TL0kgtqPYaQNfz3Kix9U8zb4ptosdxImm0HunIVkpEOQab3rXajhWu7sHECGiMzh4Rxq+KcC2&#10;vL4qMDf+7PZ0OsRWcIkLOWroYhxzKUPTkcWw8iM5zj78ZDHyObXSTHjmcjvIVKl7abF3/KHDkZ47&#10;ar4Os9VQ9+kRf/bVq7KbXRbflupzfn/R+vZmeXoEEWmJ/zD86bM6lOxU+9mZIAYNWbJJGOUg4wkM&#10;ZGuVgag1rNMEZFnIywXlLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC4+GNpCgIAABUE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAf+ldP3gAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAAGQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251799552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="290ED6F1" wp14:editId="3958AF3F">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>1689735</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>87630</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="134620" cy="179705"/>
+                      <wp:effectExtent l="0" t="0" r="17780" b="10795"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="19" name="Prostokąt 19"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="134620" cy="179705"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="77507BFC" id="Prostokąt 19" o:spid="_x0000_s1026" style="position:absolute;margin-left:133.05pt;margin-top:6.9pt;width:10.6pt;height:14.15pt;z-index:251799552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4+GNpCgIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8FuGyEQvVfqPyDu9e66dhyvvI4ip64q&#10;pWmlNB+AWXYXlWXogL12v74Ddhy3zakqB8Qw8Hjz5rG42feG7RR6DbbixSjnTFkJtbZtxZ++rd9d&#10;c+aDsLUwYFXFD8rzm+XbN4vBlWoMHZhaISMQ68vBVbwLwZVZ5mWneuFH4JSlZAPYi0AhtlmNYiD0&#10;3mTjPL/KBsDaIUjlPe3eHZN8mfCbRsnwpWm8CsxUnLiFNGOaN3HOlgtRtihcp+WJhvgHFr3Qlh49&#10;Q92JINgW9V9QvZYIHpowktBn0DRaqlQDVVPkf1Tz2AmnUi0kjndnmfz/g5UPu0f3FSN17+5BfvfM&#10;wqoTtlW3iDB0StT0XBGFygbny/OFGHi6yjbDZ6iptWIbIGmwb7CPgFQd2yepD2ep1T4wSZvF+8nV&#10;mBoiKVXM5rN8ml4Q5fNlhz58VNCzuKg4UicTuNjd+xDJiPL5SCIPRtdrbUwKsN2sDLKdoK6v0zih&#10;+8tjxrKh4vPpeJqQf8v5S4g8jdcgeh3Ivkb3Fb8+HxJlVO2DrZO5gtDmuCbKxp5kjMpFk/pyA/WB&#10;VEQ4epP+Ei06wJ+cDeTLivsfW4GKM/PJUifmxWQSjZyCyXQWRcTLzOYyI6wkqIoHzo7LVTiaf+tQ&#10;tx29VKTaLdxS9xqdlH1hdSJL3kuCn/5JNPdlnE69/OblLwAAAP//AwBQSwMEFAAGAAgAAAAhACsG&#10;HoPeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AQhe8m/ofNmHizC4vBSlkao6mJx5Ze&#10;vA2wBZSdJezSor/e8aTHyfvy5nv5drGDOJvJ9440xKsIhKHaNT21Go7l7m4NwgekBgdHRsOX8bAt&#10;rq9yzBp3ob05H0IruIR8hhq6EMZMSl93xqJfudEQZyc3WQx8Tq1sJrxwuR2kiqJUWuyJP3Q4mufO&#10;1J+H2WqoenXE7335GtnHXRLelvJjfn/R+vZmedqACGYJfzD86rM6FOxUuZkaLwYNKk1jRjlIeAID&#10;av2QgKg03KsYZJHL/wuKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC4+GNpCgIAABUE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQArBh6D3gAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAAGQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251801600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A47D99B" wp14:editId="5173E15B">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>1854835</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>87630</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="134620" cy="179705"/>
+                      <wp:effectExtent l="0" t="0" r="17780" b="10795"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="20" name="Prostokąt 20"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="134620" cy="179705"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="36A3CDFC" id="Prostokąt 20" o:spid="_x0000_s1026" style="position:absolute;margin-left:146.05pt;margin-top:6.9pt;width:10.6pt;height:14.15pt;z-index:251801600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4+GNpCgIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8FuGyEQvVfqPyDu9e66dhyvvI4ip64q&#10;pWmlNB+AWXYXlWXogL12v74Ddhy3zakqB8Qw8Hjz5rG42feG7RR6DbbixSjnTFkJtbZtxZ++rd9d&#10;c+aDsLUwYFXFD8rzm+XbN4vBlWoMHZhaISMQ68vBVbwLwZVZ5mWneuFH4JSlZAPYi0AhtlmNYiD0&#10;3mTjPL/KBsDaIUjlPe3eHZN8mfCbRsnwpWm8CsxUnLiFNGOaN3HOlgtRtihcp+WJhvgHFr3Qlh49&#10;Q92JINgW9V9QvZYIHpowktBn0DRaqlQDVVPkf1Tz2AmnUi0kjndnmfz/g5UPu0f3FSN17+5BfvfM&#10;wqoTtlW3iDB0StT0XBGFygbny/OFGHi6yjbDZ6iptWIbIGmwb7CPgFQd2yepD2ep1T4wSZvF+8nV&#10;mBoiKVXM5rN8ml4Q5fNlhz58VNCzuKg4UicTuNjd+xDJiPL5SCIPRtdrbUwKsN2sDLKdoK6v0zih&#10;+8tjxrKh4vPpeJqQf8v5S4g8jdcgeh3Ivkb3Fb8+HxJlVO2DrZO5gtDmuCbKxp5kjMpFk/pyA/WB&#10;VEQ4epP+Ei06wJ+cDeTLivsfW4GKM/PJUifmxWQSjZyCyXQWRcTLzOYyI6wkqIoHzo7LVTiaf+tQ&#10;tx29VKTaLdxS9xqdlH1hdSJL3kuCn/5JNPdlnE69/OblLwAAAP//AwBQSwMEFAAGAAgAAAAhAICy&#10;GnvdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyokxghGuJUCFQkjm16&#10;4baJ3SQlXkex0wa+nuUEx9U8zb4pNosbxNlOofekIV0lICw13vTUajhU27tHECEiGRw8WQ1fNsCm&#10;vL4qMDf+Qjt73sdWcAmFHDV0MY65lKHprMOw8qMlzo5+chj5nFppJrxwuRtkliQP0mFP/KHD0b50&#10;tvncz05D3WcH/N5Vb4lbb1V8X6rT/PGq9e3N8vwEItol/sHwq8/qULJT7WcyQQwasnWWMsqB4gkM&#10;qFQpELWGew5kWcj/C8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALj4Y2kKAgAAFQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAICyGnvdAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAAZAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251797504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="659935ED" wp14:editId="41B6A515">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>1530985</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>87630</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="134620" cy="179705"/>
+                      <wp:effectExtent l="0" t="0" r="17780" b="10795"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="18" name="Prostokąt 18"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="134620" cy="179705"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="2BA930B8" id="Prostokąt 18" o:spid="_x0000_s1026" style="position:absolute;margin-left:120.55pt;margin-top:6.9pt;width:10.6pt;height:14.15pt;z-index:251797504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4+GNpCgIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8FuGyEQvVfqPyDu9e66dhyvvI4ip64q&#10;pWmlNB+AWXYXlWXogL12v74Ddhy3zakqB8Qw8Hjz5rG42feG7RR6DbbixSjnTFkJtbZtxZ++rd9d&#10;c+aDsLUwYFXFD8rzm+XbN4vBlWoMHZhaISMQ68vBVbwLwZVZ5mWneuFH4JSlZAPYi0AhtlmNYiD0&#10;3mTjPL/KBsDaIUjlPe3eHZN8mfCbRsnwpWm8CsxUnLiFNGOaN3HOlgtRtihcp+WJhvgHFr3Qlh49&#10;Q92JINgW9V9QvZYIHpowktBn0DRaqlQDVVPkf1Tz2AmnUi0kjndnmfz/g5UPu0f3FSN17+5BfvfM&#10;wqoTtlW3iDB0StT0XBGFygbny/OFGHi6yjbDZ6iptWIbIGmwb7CPgFQd2yepD2ep1T4wSZvF+8nV&#10;mBoiKVXM5rN8ml4Q5fNlhz58VNCzuKg4UicTuNjd+xDJiPL5SCIPRtdrbUwKsN2sDLKdoK6v0zih&#10;+8tjxrKh4vPpeJqQf8v5S4g8jdcgeh3Ivkb3Fb8+HxJlVO2DrZO5gtDmuCbKxp5kjMpFk/pyA/WB&#10;VEQ4epP+Ei06wJ+cDeTLivsfW4GKM/PJUifmxWQSjZyCyXQWRcTLzOYyI6wkqIoHzo7LVTiaf+tQ&#10;tx29VKTaLdxS9xqdlH1hdSJL3kuCn/5JNPdlnE69/OblLwAAAP//AwBQSwMEFAAGAAgAAAAhADn4&#10;UpjdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoE6eqIMSpEKhIHNv0&#10;wm0TL0kgtqPYaQNfz3Kix9U8zb4ptosdxImm0HunIV0lIMg13vSu1XCsdnf3IEJEZ3DwjjR8U4Bt&#10;eX1VYG782e3pdIit4BIXctTQxTjmUoamI4th5UdynH34yWLkc2qlmfDM5XaQKkk20mLv+EOHIz13&#10;1HwdZquh7tURf/bVa2Ifdll8W6rP+f1F69ub5ekRRKQl/sPwp8/qULJT7Wdnghg0qHWaMspBxhMY&#10;UBuVgag1rFUKsizk5YLyFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALj4Y2kKAgAAFQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADn4UpjdAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAAZAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="314A125F" w14:textId="1BD1BBA4" w:rsidR="002165A1" w:rsidRDefault="002165A1" w:rsidP="0079560B">
+          <w:p w14:paraId="1B15D3D1" w14:textId="4E49BDAE" w:rsidR="00705DE8" w:rsidRPr="00451057" w:rsidRDefault="00546452" w:rsidP="00085A71">
             <w:pPr>
-              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-[...138 lines deleted...]
-              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00CC6020">
-[...3 lines deleted...]
-                <w:i/>
+            <w:r w:rsidR="004A71A6" w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">. Kod zawodu wg </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00CC6020">
-[...3 lines deleted...]
-                <w:i/>
+            <w:r w:rsidR="004A71A6" w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>KZiS</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00CC6020">
+            <w:r w:rsidR="008A285B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA770A" w:rsidRPr="00451057">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...9 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5279" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="5211" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4BFCC8C3" w14:textId="78EA03B8" w:rsidR="00CC6020" w:rsidRPr="00705DE8" w:rsidRDefault="00CC6020" w:rsidP="0079560B">
+          <w:p w14:paraId="5AF3ECAB" w14:textId="40767A56" w:rsidR="00702079" w:rsidRPr="00451057" w:rsidRDefault="00705DE8" w:rsidP="00085A71">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:szCs w:val="8"/>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. </w:t>
+            </w:r>
+            <w:r w:rsidR="00702079" w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Liczba wolnych miejsc pracy</w:t>
+            </w:r>
+            <w:r w:rsidR="00702079" w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">               </w:t>
+            </w:r>
+            <w:r w:rsidR="00911BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00702079" w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ….……………</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="089C46C2" w14:textId="68CADF0B" w:rsidR="00CC6020" w:rsidRDefault="00CC6020" w:rsidP="0079560B">
+          <w:p w14:paraId="5317A230" w14:textId="4F36CE8A" w:rsidR="00546452" w:rsidRPr="00546452" w:rsidRDefault="00702079" w:rsidP="00EA6AF1">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...43 lines deleted...]
-                <w:iCs/>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>( za</w:t>
-[...28 lines deleted...]
-                <w:b/>
+            </w:pPr>
+            <w:r w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    w tym dla osób niepełnosprawnych</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r w:rsidR="00EA6AF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...82 lines deleted...]
-              <w:t>………………………………………………………...………</w:t>
+            <w:r w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ....………....…</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002165A1" w:rsidRPr="00705DE8" w14:paraId="6A9E82CE" w14:textId="77777777" w:rsidTr="00C04CFD">
+      <w:tr w:rsidR="00705DE8" w:rsidRPr="00467A1F" w14:paraId="4C742400" w14:textId="77777777" w:rsidTr="00FB0ED7">
         <w:trPr>
-          <w:trHeight w:val="497"/>
+          <w:trHeight w:val="801"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10490" w:type="dxa"/>
-[...184 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="558E4953" w14:textId="77777777" w:rsidR="0079560B" w:rsidRDefault="0079560B" w:rsidP="0079560B">
+          <w:p w14:paraId="7C64FD56" w14:textId="4C9E2068" w:rsidR="00705DE8" w:rsidRDefault="00EA6AF1" w:rsidP="00085A71">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00705DE8">
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00451057">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>. Rodzaj umowy o pracę</w:t>
             </w:r>
-            <w:r w:rsidRPr="00705DE8">
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00451057">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="048C9696" w14:textId="77777777" w:rsidR="008977FA" w:rsidRDefault="008977FA" w:rsidP="0079560B">
+          <w:p w14:paraId="4957B418" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00451057" w:rsidRDefault="00705DE8" w:rsidP="00085A71">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...10 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00451057">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251651072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="16E7E442" wp14:editId="592C7258">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251691008" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="16E7E442" wp14:editId="592C7258">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-44450</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>0</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="122555"/>
                       <wp:effectExtent l="10160" t="6985" r="7620" b="13335"/>
                       <wp:wrapNone/>
                       <wp:docPr id="96" name="Prostokąt 96"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="122555"/>
                               </a:xfrm>
@@ -6695,88 +6645,89 @@
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="4514A1C2" id="Prostokąt 96" o:spid="_x0000_s1026" style="position:absolute;margin-left:-3.5pt;margin-top:0;width:10.6pt;height:9.65pt;z-index:251651072;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAdpur&#10;DtsAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3LaUDgErTScEGhLHrbtw&#10;cxvTFhqnatKt8OvxTnDxk/Ws9z7nm9n16khj6DwbuFkmoIhrbztuDBzK7eIBVIjIFnvPZOCbAmyK&#10;y4scM+tPvKPjPjZKQjhkaKCNcci0DnVLDsPSD8TiffjRYZR1bLQd8SThrtdpktxphx1LQ4sDPbdU&#10;f+0nZ6Dq0gP+7MrXxK23q/g2l5/T+4sx11fz0yOoSHP8O4YzvqBDIUyVn9gG1RtY3Msr0YDMs3ub&#10;gqpE1yvQRa7/0xe/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHabqw7bAAAABQEA&#10;AA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;"/>
+                    <v:rect w14:anchorId="09989E08" id="Prostokąt 96" o:spid="_x0000_s1026" style="position:absolute;margin-left:-3.5pt;margin-top:0;width:10.6pt;height:9.65pt;z-index:251691008;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAdpur&#10;DtsAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3LaUDgErTScEGhLHrbtw&#10;cxvTFhqnatKt8OvxTnDxk/Ws9z7nm9n16khj6DwbuFkmoIhrbztuDBzK7eIBVIjIFnvPZOCbAmyK&#10;y4scM+tPvKPjPjZKQjhkaKCNcci0DnVLDsPSD8TiffjRYZR1bLQd8SThrtdpktxphx1LQ4sDPbdU&#10;f+0nZ6Dq0gP+7MrXxK23q/g2l5/T+4sx11fz0yOoSHP8O4YzvqBDIUyVn9gG1RtY3Msr0YDMs3ub&#10;gqpE1yvQRa7/0xe/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHabqw7bAAAABQEA&#10;AA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00705DE8">
+            <w:r w:rsidRPr="00451057">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">      umowa na okres próbny</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67FC4818" w14:textId="77777777" w:rsidR="0079560B" w:rsidRPr="00705DE8" w:rsidRDefault="0079560B" w:rsidP="0079560B">
+          <w:p w14:paraId="44A4CD44" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00451057" w:rsidRDefault="00705DE8" w:rsidP="00085A71">
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00451057">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251652096" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="192B86EB" wp14:editId="35E39CE5">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251692032" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="192B86EB" wp14:editId="35E39CE5">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-44450</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>0</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="122555"/>
                       <wp:effectExtent l="10160" t="10160" r="7620" b="10160"/>
                       <wp:wrapNone/>
                       <wp:docPr id="95" name="Prostokąt 95"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="122555"/>
                               </a:xfrm>
@@ -6790,88 +6741,89 @@
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="6226D51D" id="Prostokąt 95" o:spid="_x0000_s1026" style="position:absolute;margin-left:-3.5pt;margin-top:0;width:10.6pt;height:9.65pt;z-index:251652096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAdpur&#10;DtsAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3LaUDgErTScEGhLHrbtw&#10;cxvTFhqnatKt8OvxTnDxk/Ws9z7nm9n16khj6DwbuFkmoIhrbztuDBzK7eIBVIjIFnvPZOCbAmyK&#10;y4scM+tPvKPjPjZKQjhkaKCNcci0DnVLDsPSD8TiffjRYZR1bLQd8SThrtdpktxphx1LQ4sDPbdU&#10;f+0nZ6Dq0gP+7MrXxK23q/g2l5/T+4sx11fz0yOoSHP8O4YzvqBDIUyVn9gG1RtY3Msr0YDMs3ub&#10;gqpE1yvQRa7/0xe/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHabqw7bAAAABQEA&#10;AA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;"/>
+                    <v:rect w14:anchorId="7FC7C023" id="Prostokąt 95" o:spid="_x0000_s1026" style="position:absolute;margin-left:-3.5pt;margin-top:0;width:10.6pt;height:9.65pt;z-index:251692032;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAdpur&#10;DtsAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3LaUDgErTScEGhLHrbtw&#10;cxvTFhqnatKt8OvxTnDxk/Ws9z7nm9n16khj6DwbuFkmoIhrbztuDBzK7eIBVIjIFnvPZOCbAmyK&#10;y4scM+tPvKPjPjZKQjhkaKCNcci0DnVLDsPSD8TiffjRYZR1bLQd8SThrtdpktxphx1LQ4sDPbdU&#10;f+0nZ6Dq0gP+7MrXxK23q/g2l5/T+4sx11fz0yOoSHP8O4YzvqBDIUyVn9gG1RtY3Msr0YDMs3ub&#10;gqpE1yvQRa7/0xe/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHabqw7bAAAABQEA&#10;AA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00705DE8">
+            <w:r w:rsidRPr="00451057">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">      umowa na czas nieokreślony </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5466A3D9" w14:textId="77777777" w:rsidR="0079560B" w:rsidRPr="00705DE8" w:rsidRDefault="0079560B" w:rsidP="0079560B">
+          <w:p w14:paraId="01638DA9" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00451057" w:rsidRDefault="00705DE8" w:rsidP="00085A71">
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00451057">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7806C784" wp14:editId="37211A59">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251693056" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7806C784" wp14:editId="37211A59">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-44450</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>10795</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="122555"/>
                       <wp:effectExtent l="10160" t="5080" r="7620" b="5715"/>
                       <wp:wrapNone/>
                       <wp:docPr id="94" name="Prostokąt 94"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="122555"/>
                               </a:xfrm>
@@ -6885,88 +6837,89 @@
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="461DF905" id="Prostokąt 94" o:spid="_x0000_s1026" style="position:absolute;margin-left:-3.5pt;margin-top:.85pt;width:10.6pt;height:9.65pt;z-index:251653120;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAvi/f&#10;I9wAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2uRuLV2A6IQ4lQVqEg9tumF&#10;2yZekkC8jmKnDXx93RMcd2Y08zZbT7YTJxp861jDcqFAEFfOtFxrOBbb+RMIH5ANdo5Jww95WOez&#10;mwxT4868p9Mh1CKWsE9RQxNCn0rpq4Ys+oXriaP36QaLIZ5DLc2A51huO5ko9SgtthwXGuzptaHq&#10;+zBaDWWbHPF3X7wr+7y9D7up+Bo/3rS+u502LyACTeEvDFf8iA55ZCrdyMaLTsN8FV8JUV+BuNoP&#10;CYhSQ7JUIPNM/sfPLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD4uetyCQIAABUEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC+L98j3AAAAAYB&#10;AAAPAAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;"/>
+                    <v:rect w14:anchorId="215DBFE8" id="Prostokąt 94" o:spid="_x0000_s1026" style="position:absolute;margin-left:-3.5pt;margin-top:.85pt;width:10.6pt;height:9.65pt;z-index:251693056;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAvi/f&#10;I9wAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2uRuLV2A6IQ4lQVqEg9tumF&#10;2yZekkC8jmKnDXx93RMcd2Y08zZbT7YTJxp861jDcqFAEFfOtFxrOBbb+RMIH5ANdo5Jww95WOez&#10;mwxT4868p9Mh1CKWsE9RQxNCn0rpq4Ys+oXriaP36QaLIZ5DLc2A51huO5ko9SgtthwXGuzptaHq&#10;+zBaDWWbHPF3X7wr+7y9D7up+Bo/3rS+u502LyACTeEvDFf8iA55ZCrdyMaLTsN8FV8JUV+BuNoP&#10;CYhSQ7JUIPNM/sfPLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD4uetyCQIAABUEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC+L98j3AAAAAYB&#10;AAAPAAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00705DE8">
+            <w:r w:rsidRPr="00451057">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">      umowa na czas określony</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00A8A197" w14:textId="77777777" w:rsidR="0079560B" w:rsidRPr="00705DE8" w:rsidRDefault="0079560B" w:rsidP="0079560B">
+          <w:p w14:paraId="633E4BB5" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00451057" w:rsidRDefault="00705DE8" w:rsidP="00085A71">
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00451057">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0BFCAADE" wp14:editId="7733B4A7">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251694080" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0BFCAADE" wp14:editId="7733B4A7">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-44450</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>17145</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="122555"/>
                       <wp:effectExtent l="10160" t="13970" r="7620" b="6350"/>
                       <wp:wrapNone/>
                       <wp:docPr id="93" name="Prostokąt 93"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="122555"/>
                               </a:xfrm>
@@ -6980,88 +6933,89 @@
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="5B02AD5A" id="Prostokąt 93" o:spid="_x0000_s1026" style="position:absolute;margin-left:-3.5pt;margin-top:1.35pt;width:10.6pt;height:9.65pt;z-index:251654144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAihmW&#10;6NsAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3FobgyiEOBUCFYljm164&#10;beIlCcTrKHbawNfjnspxNKOZN/l6dr040Bg6zwZulgoEce1tx42BfblZPIAIEdli75kM/FCAdXF5&#10;kWNm/ZG3dNjFRqQSDhkaaGMcMilD3ZLDsPQDcfI+/egwJjk20o54TOWul1qpe+mw47TQ4kAvLdXf&#10;u8kZqDq9x99t+abc4+Y2vs/l1/Txasz11fz8BCLSHM9hOOEndCgSU+UntkH0BhardCUa0CsQJ/tO&#10;g6iS1Apkkcv/+MUfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIoZlujbAAAABgEA&#10;AA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;"/>
+                    <v:rect w14:anchorId="11ABEFB4" id="Prostokąt 93" o:spid="_x0000_s1026" style="position:absolute;margin-left:-3.5pt;margin-top:1.35pt;width:10.6pt;height:9.65pt;z-index:251694080;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAihmW&#10;6NsAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3FobgyiEOBUCFYljm164&#10;beIlCcTrKHbawNfjnspxNKOZN/l6dr040Bg6zwZulgoEce1tx42BfblZPIAIEdli75kM/FCAdXF5&#10;kWNm/ZG3dNjFRqQSDhkaaGMcMilD3ZLDsPQDcfI+/egwJjk20o54TOWul1qpe+mw47TQ4kAvLdXf&#10;u8kZqDq9x99t+abc4+Y2vs/l1/Txasz11fz8BCLSHM9hOOEndCgSU+UntkH0BhardCUa0CsQJ/tO&#10;g6iS1Apkkcv/+MUfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIoZlujbAAAABgEA&#10;AA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00705DE8">
+            <w:r w:rsidRPr="00451057">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">      umowa zlecenie</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27F69E7F" w14:textId="08555764" w:rsidR="0079560B" w:rsidRPr="00705DE8" w:rsidRDefault="0079560B" w:rsidP="00CC1780">
+          <w:p w14:paraId="515099BC" w14:textId="77777777" w:rsidR="006A062B" w:rsidRDefault="00705DE8" w:rsidP="00085A71">
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00451057">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="15A658BE" wp14:editId="29A71E0F">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251695104" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="15A658BE" wp14:editId="29A71E0F">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-44450</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>19050</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="122555"/>
                       <wp:effectExtent l="10160" t="9525" r="7620" b="10795"/>
                       <wp:wrapNone/>
                       <wp:docPr id="92" name="Prostokąt 92"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="122555"/>
                               </a:xfrm>
@@ -7075,77 +7029,89 @@
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="6BE9D518" id="Prostokąt 92" o:spid="_x0000_s1026" style="position:absolute;margin-left:-3.5pt;margin-top:1.5pt;width:10.6pt;height:9.65pt;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEADSb5&#10;3dwAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3FoHB/GTZlMhUJE4tumF&#10;2yZ2k0C8jmKnDTw97omeVqMZzXybr2fbi6MZfecY4W6ZgDBcO91xg7AvN4snED4Qa+odG4Qf42Fd&#10;XF/llGl34q057kIjYgn7jBDaEIZMSl+3xpJfusFw9A5utBSiHBupRzrFcttLlSQP0lLHcaGlwby2&#10;pv7eTRah6tSefrfle2KfN2n4mMuv6fMN8fZmflmBCGYO/2E440d0KCJT5SbWXvQIi8f4SkBI4znb&#10;9wpEhaBUCrLI5SV+8QcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD4uetyCQIAABUEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQANJvnd3AAAAAYB&#10;AAAPAAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;"/>
+                    <v:rect w14:anchorId="4CE7FD8F" id="Prostokąt 92" o:spid="_x0000_s1026" style="position:absolute;margin-left:-3.5pt;margin-top:1.5pt;width:10.6pt;height:9.65pt;z-index:251695104;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEADSb5&#10;3dwAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3FoHB/GTZlMhUJE4tumF&#10;2yZ2k0C8jmKnDTw97omeVqMZzXybr2fbi6MZfecY4W6ZgDBcO91xg7AvN4snED4Qa+odG4Qf42Fd&#10;XF/llGl34q057kIjYgn7jBDaEIZMSl+3xpJfusFw9A5utBSiHBupRzrFcttLlSQP0lLHcaGlwby2&#10;pv7eTRah6tSefrfle2KfN2n4mMuv6fMN8fZmflmBCGYO/2E440d0KCJT5SbWXvQIi8f4SkBI4znb&#10;9wpEhaBUCrLI5SV+8QcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD4uetyCQIAABUEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQANJvnd3AAAAAYB&#10;AAAPAAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00705DE8">
-[...8 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      umowa o dzieło</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BE8FF36" w14:textId="517BAF4A" w:rsidR="00705DE8" w:rsidRPr="00451057" w:rsidRDefault="00705DE8" w:rsidP="00085A71">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00451057">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B38DF4C" wp14:editId="1FDB22C7">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251696128" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B38DF4C" wp14:editId="1FDB22C7">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-44450</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>20320</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="122555"/>
                       <wp:effectExtent l="10160" t="13970" r="7620" b="6350"/>
                       <wp:wrapNone/>
                       <wp:docPr id="91" name="Prostokąt 91"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="122555"/>
                               </a:xfrm>
@@ -7159,146 +7125,241 @@
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="2F40AD68" id="Prostokąt 91" o:spid="_x0000_s1026" style="position:absolute;margin-left:-3.5pt;margin-top:1.6pt;width:10.6pt;height:9.65pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAzwRo&#10;BNwAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3FqHlN+QTYVAReLYphdu&#10;m3hJAvE6ip028PS4JzitRjOa+TZfz7ZXBx595wThapmAYqmd6aRB2JebxT0oH0gM9U4Y4Zs9rIvz&#10;s5wy446y5cMuNCqWiM8IoQ1hyLT2dcuW/NINLNH7cKOlEOXYaDPSMZbbXqdJcqstdRIXWhr4ueX6&#10;azdZhKpL9/SzLV8T+7BZhbe5/JzeXxAvL+anR1CB5/AXhhN+RIciMlVuEuNVj7C4i68EhFUK6mRf&#10;x1shpOkN6CLX//GLXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD4uetyCQIAABUEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDPBGgE3AAAAAYB&#10;AAAPAAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;"/>
+                    <v:rect w14:anchorId="1AFA7AF8" id="Prostokąt 91" o:spid="_x0000_s1026" style="position:absolute;margin-left:-3.5pt;margin-top:1.6pt;width:10.6pt;height:9.65pt;z-index:251696128;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAzwRo&#10;BNwAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3FqHlN+QTYVAReLYphdu&#10;m3hJAvE6ip028PS4JzitRjOa+TZfz7ZXBx595wThapmAYqmd6aRB2JebxT0oH0gM9U4Y4Zs9rIvz&#10;s5wy446y5cMuNCqWiM8IoQ1hyLT2dcuW/NINLNH7cKOlEOXYaDPSMZbbXqdJcqstdRIXWhr4ueX6&#10;azdZhKpL9/SzLV8T+7BZhbe5/JzeXxAvL+anR1CB5/AXhhN+RIciMlVuEuNVj7C4i68EhFUK6mRf&#10;x1shpOkN6CLX//GLXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD4uetyCQIAABUEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDPBGgE3AAAAAYB&#10;AAAPAAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00705DE8">
-[...16 lines deleted...]
-            </w:r>
+            <w:r w:rsidR="006A062B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      inne</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>………………………</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04936255" w14:textId="0CE92D55" w:rsidR="00705DE8" w:rsidRPr="00451057" w:rsidRDefault="00705DE8" w:rsidP="00085A71">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4248" w:type="dxa"/>
+            <w:tcW w:w="5146" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4064A263" w14:textId="77777777" w:rsidR="0079560B" w:rsidRDefault="0079560B" w:rsidP="0079560B">
+          <w:p w14:paraId="253014B2" w14:textId="7DFE9599" w:rsidR="00705DE8" w:rsidRDefault="00EA6AF1" w:rsidP="00085A71">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>8</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00705DE8">
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00451057">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>. Informacja o systemie i rozkładzie czasu pracy</w:t>
             </w:r>
+            <w:r w:rsidR="008A285B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="0B618F1F" w14:textId="2BA8F2B3" w:rsidR="0079560B" w:rsidRDefault="0079560B" w:rsidP="0079560B">
+          <w:p w14:paraId="4096C4E2" w14:textId="736BA672" w:rsidR="00705DE8" w:rsidRPr="00451057" w:rsidRDefault="006A062B" w:rsidP="00085A71">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00451057">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="00FBAD8D" wp14:editId="71847276">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251686912" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34D200AA" wp14:editId="1BBDDDA5">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>1390015</wp:posOffset>
+                        <wp:posOffset>1726565</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>121920</wp:posOffset>
+                        <wp:posOffset>8255</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="134620" cy="122555"/>
+                      <wp:effectExtent l="10160" t="11430" r="7620" b="8890"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="90" name="Prostokąt 90"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="134620" cy="122555"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="3703A4E6" id="Prostokąt 90" o:spid="_x0000_s1026" style="position:absolute;margin-left:135.95pt;margin-top:.65pt;width:10.6pt;height:9.65pt;z-index:251686912;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAET5I&#10;md0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU/DMAyG70j8h8hI3Fj6IQ1amk4INCSOW3fh&#10;ljam7dY4VZNuhV+PObGbrefV68fFZrGDOOPke0cK4lUEAqlxpqdWwaHaPjyB8EGT0YMjVPCNHjbl&#10;7U2hc+MutMPzPrSCS8jnWkEXwphL6ZsOrfYrNyIx+3KT1YHXqZVm0hcut4NMomgtre6JL3R6xNcO&#10;m9N+tgrqPjnon131Htlsm4aPpTrOn29K3d8tL88gAi7hPwx/+qwOJTvVbibjxaAgeYwzjjJIQTBP&#10;sjQGUfMQrUGWhbx+oPwFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+LnrcgkCAAAVBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAET5Imd0AAAAI&#10;AQAADwAAAAAAAAAAAAAAAABjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251685888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2810764B" wp14:editId="3A11DB50">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>2904490</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>0</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="122555"/>
                       <wp:effectExtent l="6350" t="6985" r="11430" b="13335"/>
                       <wp:wrapNone/>
                       <wp:docPr id="88" name="Prostokąt 88"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="122555"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
@@ -7306,207 +7367,170 @@
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="518FEA70" id="Prostokąt 88" o:spid="_x0000_s1026" style="position:absolute;margin-left:109.45pt;margin-top:9.6pt;width:10.6pt;height:9.65pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEALXlt&#10;vt4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KgdF1CSxqkQqEgc2/TC&#10;bRO7SSBeR7HTBr4ec4Ljap5m3hbbxQ7sbCbfO1KQrAQwQ43TPbUKjtXuLgXmA5LGwZFR8GU8bMvr&#10;qwJz7S60N+dDaFksIZ+jgi6EMefcN52x6FduNBSzk5sshnhOLdcTXmK5HbgU4pFb7CkudDia5840&#10;n4fZKqh7ecTvffUqbLZbh7el+pjfX5S6vVmeNsCCWcIfDL/6UR3K6FS7mbRngwKZpFlEY5BJYBGQ&#10;9yIBVitYpw/Ay4L//6D8AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAC15bb7eAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
+                    <v:rect w14:anchorId="7FBEB498" id="Prostokąt 88" o:spid="_x0000_s1026" style="position:absolute;margin-left:228.7pt;margin-top:0;width:10.6pt;height:9.65pt;z-index:251685888;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEA+kJ8&#10;cN0AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU+DQBCG7yb+h82YeLOLLfYDWRqjqYnHll68&#10;DTACys4SdmnRX+/0pMfJ++R9n0m3k+3UiQbfOjZwP4tAEZeuark2cMx3d2tQPiBX2DkmA9/kYZtd&#10;X6WYVO7MezodQq2khH2CBpoQ+kRrXzZk0c9cTyzZhxssBjmHWlcDnqXcdnoeRUttsWVZaLCn54bK&#10;r8NoDRTt/Ig/+/w1spvdIrxN+ef4/mLM7c309Agq0BT+YLjoizpk4lS4kSuvOgPxwyoW1IB8JHG8&#10;Wi9BFcJtFqCzVP/3z34BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+LnrcgkCAAAVBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA+kJ8cN0AAAAH&#10;AQAADwAAAAAAAAAAAAAAAABjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) zmianowość : jednozmianowa         dwuzmianowa  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="730BF23B" w14:textId="6BAC17B8" w:rsidR="00705DE8" w:rsidRPr="00451057" w:rsidRDefault="006A062B" w:rsidP="00085A71">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00451057">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="23AD98A9" wp14:editId="2C99F94D">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251684864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="61A59484" wp14:editId="1EC7CC1E">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>191770</wp:posOffset>
+                        <wp:posOffset>1725295</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>146685</wp:posOffset>
+                        <wp:posOffset>8255</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="122555"/>
-                      <wp:effectExtent l="10160" t="11430" r="7620" b="8890"/>
+                      <wp:effectExtent l="0" t="0" r="17780" b="10795"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="90" name="Prostokąt 90"/>
+                      <wp:docPr id="87" name="Prostokąt 87"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="122555"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="024488C6" id="Prostokąt 90" o:spid="_x0000_s1026" style="position:absolute;margin-left:15.1pt;margin-top:11.55pt;width:10.6pt;height:9.65pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEA7wkS&#10;YNwAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyOwU7DMBBE70j8g7VI3KgdJyBIs6kQqEgc2/TC&#10;bRO7SSC2o9hpA1+POdHjaEZvXrFZzMBOevK9swjJSgDTtnGqty3CodrePQLzgayiwVmN8K09bMrr&#10;q4Jy5c52p0/70LIIsT4nhC6EMefcN5025Fdu1DZ2RzcZCjFOLVcTnSPcDFwK8cAN9TY+dDTql043&#10;X/vZINS9PNDPrnoT5mmbhvel+pw/XhFvb5bnNbCgl/A/hj/9qA5ldKrdbJVnA0IqZFwiyDQBFvv7&#10;JANWI2QyA14W/NK//AUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD4uetyCQIAABUEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDvCRJg3AAAAAcB&#10;AAAPAAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;"/>
+                    <v:rect w14:anchorId="2640821A" id="Prostokąt 87" o:spid="_x0000_s1026" style="position:absolute;margin-left:135.85pt;margin-top:.65pt;width:10.6pt;height:9.65pt;z-index:251684864;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAxphq&#10;Rt0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG75N4h8hI3LZknbTR0nRCoCFx3LoL&#10;N7cxbaFJqibdCk+POcHN1vfr9+d8P9teXGgMnXca1isFglztTecaDefysLwHESI6g713pOGLAuyL&#10;m0WOmfFXd6TLKTaCS1zIUEMb45BJGeqWLIaVH8gxe/ejxcjr2Egz4pXLbS8TpbbSYuf4QosDPbVU&#10;f54mq6HqkjN+H8sXZdPDJr7O5cf09qz13e38+AAi0hz/wvCrz+pQsFPlJ2eC6DUku/WOoww2IJgn&#10;aZKCqHhQW5BFLv8/UPwAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+LnrcgkCAAAVBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAxphqRt0AAAAI&#10;AQAADwAAAAAAAAAAAAAAAABjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00705DE8">
-[...57 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00451057">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31F67C38" wp14:editId="283A298D">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251687936" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="28A1C891" wp14:editId="61983492">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>1399540</wp:posOffset>
+                        <wp:posOffset>2904490</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>8890</wp:posOffset>
+                        <wp:posOffset>6350</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="122555"/>
                       <wp:effectExtent l="6350" t="6985" r="11430" b="13335"/>
                       <wp:wrapNone/>
                       <wp:docPr id="86" name="Prostokąt 86"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="122555"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
@@ -7514,312 +7538,329 @@
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="3A81295E" id="Prostokąt 86" o:spid="_x0000_s1026" style="position:absolute;margin-left:110.2pt;margin-top:.7pt;width:10.6pt;height:9.65pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAW3JF&#10;5twAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3FiyMA0oTScEGhLHrbtw&#10;SxvTFhqnatKt8OsxJ3ayrff0/L18M/teHHGMXSADy4UCgVQH11Fj4FBub+5BxGTJ2T4QGvjGCJvi&#10;8iK3mQsn2uFxnxrBIRQza6BNacikjHWL3sZFGJBY+wijt4nPsZFutCcO973USq2ltx3xh9YO+Nxi&#10;/bWfvIGq0wf7sytflX/Y3qa3ufyc3l+Mub6anx5BJJzTvxn+8BkdCmaqwkQuit6A1mrFVhZ4sK5X&#10;yzWIihd1B7LI5XmB4hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD4uetyCQIAABUEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBbckXm3AAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;"/>
+                    <v:rect w14:anchorId="4040150A" id="Prostokąt 86" o:spid="_x0000_s1026" style="position:absolute;margin-left:228.7pt;margin-top:.5pt;width:10.6pt;height:9.65pt;z-index:251687936;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEA5DAx&#10;xt0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhNGtoS4lQIVCSObXrh&#10;tolNEojXUey0ga9nOcFx9Uazb/Lt7HpxsmPoPGm4XSgQlmpvOmo0HMvdzQZEiEgGe09Ww5cNsC0u&#10;L3LMjD/T3p4OsRFcQiFDDW2MQyZlqFvrMCz8YInZux8dRj7HRpoRz1zuepkotZIOO+IPLQ72qbX1&#10;52FyGqouOeL3vnxR7n63jK9z+TG9PWt9fTU/PoCIdo5/YfjVZ3Uo2KnyE5kgeg3p3TrlKAOexDxd&#10;b1YgKg2JWoIscvl/QPEDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+LnrcgkCAAAVBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA5DAxxt0AAAAI&#10;AQAADwAAAAAAAAAAAAAAAABjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                           trzyzmianowa            w ruchu ciągłym  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C58C35C" w14:textId="71EE515E" w:rsidR="00705DE8" w:rsidRPr="00451057" w:rsidRDefault="00705DE8" w:rsidP="00085A71">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00451057">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EDF5818" wp14:editId="3BF8F486">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2725B356" wp14:editId="24B691AD">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>194310</wp:posOffset>
+                        <wp:posOffset>1127125</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>11430</wp:posOffset>
+                        <wp:posOffset>21590</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="122555"/>
-                      <wp:effectExtent l="0" t="0" r="17780" b="10795"/>
+                      <wp:effectExtent l="10160" t="6350" r="7620" b="13970"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="87" name="Prostokąt 87"/>
+                      <wp:docPr id="85" name="Prostokąt 85"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="122555"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="4EC1F10E" id="Prostokąt 87" o:spid="_x0000_s1026" style="position:absolute;margin-left:15.3pt;margin-top:.9pt;width:10.6pt;height:9.65pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAUOAK&#10;tdsAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3FjSTkxQmk4INCSOW3fh&#10;5jZe29EkVZNuhV+Pd2Iny35Pz9/L17PtxYnG0HmnIVkoEORqbzrXaNiXm4cnECGiM9h7Rxp+KMC6&#10;uL3JMTP+7LZ02sVGcIgLGWpoYxwyKUPdksWw8AM51g5+tBh5HRtpRjxzuO1lqtRKWuwcf2hxoLeW&#10;6u/dZDVUXbrH3235oezzZhk/5/I4fb1rfX83v76AiDTHfzNc8BkdCmaq/ORMEL2GpVqxk+9cgOXH&#10;y6w0pEkCssjlNX7xBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFDgCrXbAAAABgEA&#10;AA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;"/>
+                    <v:rect w14:anchorId="637A41C3" id="Prostokąt 85" o:spid="_x0000_s1026" style="position:absolute;margin-left:88.75pt;margin-top:1.7pt;width:10.6pt;height:9.65pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAjAlU&#10;G90AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBSE7yb9D5tn4s0uUistsjSNpiY9tvTi&#10;7cE+AWXfEnZp0V/v9qTHyUxmvsk2k+nEmQbXWlbwMI9AEFdWt1wrOBW7+xUI55E1dpZJwTc52OSz&#10;mwxTbS98oPPR1yKUsEtRQeN9n0rpqoYMurntiYP3YQeDPsihlnrASyg3nYyj6EkabDksNNjTS0PV&#10;13E0Cso2PuHPoXiLzHq38Pup+BzfX5W6u522zyA8Tf4vDFf8gA55YCrtyNqJLugkWYaogsUjiKu/&#10;XiUgSgVxnIDMM/n/QP4LAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+LnrcgkCAAAVBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAjAlUG90AAAAI&#10;AQAADwAAAAAAAAAAAAAAAABjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00705DE8">
-[...24 lines deleted...]
-              <w:t xml:space="preserve"> trzyzmianowa           w ruchu ciągłym          </w:t>
+            <w:r w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                           inna         </w:t>
+            </w:r>
+            <w:r w:rsidR="00796959" w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>(jaka?)………………………….</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="788634E5" w14:textId="7937267F" w:rsidR="0079560B" w:rsidRPr="00705DE8" w:rsidRDefault="0079560B" w:rsidP="00CC1780">
+          <w:p w14:paraId="644B790F" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00451057" w:rsidRDefault="00705DE8" w:rsidP="00085A71">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00705DE8">
+            <w:r w:rsidRPr="00451057">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>2) praca w godzinach:</w:t>
             </w:r>
-            <w:r w:rsidR="008977FA">
+          </w:p>
+          <w:p w14:paraId="3E703015" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00451057" w:rsidRDefault="00705DE8" w:rsidP="00085A71">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>od…</w:t>
+            </w:r>
+            <w:r w:rsidR="00796959" w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>..</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>… do……</w:t>
+            </w:r>
+            <w:r w:rsidR="00796959" w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>..</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>.,    od…</w:t>
+            </w:r>
+            <w:r w:rsidR="00796959" w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>..</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">… do……., </w:t>
+            </w:r>
+            <w:r w:rsidR="00796959" w:rsidRPr="00451057">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00705DE8">
-[...71 lines deleted...]
-            <w:r w:rsidRPr="00705DE8">
+            <w:r w:rsidRPr="00451057">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">  od…</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00796959" w:rsidRPr="00451057">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00705DE8">
+            <w:r w:rsidRPr="00451057">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>… do…….,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F5EEE3B" w14:textId="276FD544" w:rsidR="0079560B" w:rsidRPr="00705DE8" w:rsidRDefault="008977FA" w:rsidP="00CC1780">
+          <w:p w14:paraId="70F1643A" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00451057" w:rsidRDefault="00705DE8" w:rsidP="00085A71">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00451057">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A9AFEC6" wp14:editId="3D176F3F">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251688960" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="60A054AF" wp14:editId="01DDA581">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>2127885</wp:posOffset>
+                        <wp:posOffset>1356360</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>20955</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="122555"/>
                       <wp:effectExtent l="10795" t="5080" r="6985" b="5715"/>
                       <wp:wrapNone/>
                       <wp:docPr id="84" name="Prostokąt 84"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="122555"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
@@ -7830,71 +7871,71 @@
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="77C81BD1" id="Prostokąt 84" o:spid="_x0000_s1026" style="position:absolute;margin-left:167.55pt;margin-top:1.65pt;width:10.6pt;height:9.65pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAgXcR&#10;99wAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeLNLISWKLI3R1MRjSy/e&#10;BhgBZWcJu7Tor3d60tubvJc338u3ix3UiSbfOzawXkWgiGvX9NwaOJa7u3tQPiA3ODgmA9/kYVtc&#10;X+WYNe7MezodQqukhH2GBroQxkxrX3dk0a/cSCzeh5ssBjmnVjcTnqXcDjqOolRb7Fk+dDjSc0f1&#10;12G2Bqo+PuLPvnyN7MMuCW9L+Tm/vxhze7M8PYIKtIS/MFzwBR0KYarczI1Xg4Ek2awlehGgxE82&#10;qYjKQBynoItc/x9Q/AIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD4uetyCQIAABUEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCBdxH33AAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;"/>
+                    <v:rect w14:anchorId="28C7B366" id="Prostokąt 84" o:spid="_x0000_s1026" style="position:absolute;margin-left:106.8pt;margin-top:1.65pt;width:10.6pt;height:9.65pt;z-index:251688960;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAxd8D&#10;Od0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhTB0WQxqkQqEgc2/TC&#10;bRNvk0BsR7HTBr6e5QS3Hc1o9k2xXewgzjSF3jsN61UCglzjTe9aDcdqd/cAIkR0BgfvSMMXBdiW&#10;11cF5sZf3J7Oh9gKLnEhRw1djGMuZWg6shhWfiTH3slPFiPLqZVmwguX20GqJMmkxd7xhw5Heu6o&#10;+TzMVkPdqyN+76vXxD7u0vi2VB/z+4vWtzfL0wZEpCX+heEXn9GhZKbaz84EMWhQ6zTjqIY0BcG+&#10;Su95Ss2HykCWhfw/oPwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+LnrcgkCAAAVBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAxd8DOd0AAAAI&#10;AQAADwAAAAAAAAAAAAAAAABjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00451057">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6029ECDA" wp14:editId="412AA887">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251689984" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F22F6DE" wp14:editId="6B65748C">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>1710055</wp:posOffset>
+                        <wp:posOffset>1844675</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>20955</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="122555"/>
                       <wp:effectExtent l="13335" t="5080" r="13970" b="5715"/>
                       <wp:wrapNone/>
                       <wp:docPr id="83" name="Prostokąt 83"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="122555"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
@@ -7905,328 +7946,414 @@
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="4AD89CF2" id="Prostokąt 83" o:spid="_x0000_s1026" style="position:absolute;margin-left:134.65pt;margin-top:1.65pt;width:10.6pt;height:9.65pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAcLEF&#10;GN0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+EMBCF7yb+h2ZMvLnFEokgZWM0a+Jxl714&#10;K3QElE4JLbvor3c86Wlm8l7efK/crm4UJ5zD4EnD7SYBgdR6O1Cn4Vjvbu5BhGjImtETavjCANvq&#10;8qI0hfVn2uPpEDvBIRQKo6GPcSqkDG2PzoSNn5BYe/ezM5HPuZN2NmcOd6NUSZJJZwbiD72Z8KnH&#10;9vOwOA3NoI7me1+/JC7fpfF1rT+Wt2etr6/WxwcQEdf4Z4ZffEaHipkav5ANYtSgsjxlq4aUB+sq&#10;T+5ANLyoDGRVyv8Fqh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+LnrcgkCAAAVBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAcLEFGN0AAAAI&#10;AQAADwAAAAAAAAAAAAAAAABjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;"/>
+                    <v:rect w14:anchorId="4BDD1EC4" id="Prostokąt 83" o:spid="_x0000_s1026" style="position:absolute;margin-left:145.25pt;margin-top:1.65pt;width:10.6pt;height:9.65pt;z-index:251689984;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEA7BXz&#10;f90AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KidRBQa4lQIVCSObXrh&#10;tomXJBDbUey0ga9nOcFx9UYzb4vtYgdxoin03mlIVgoEucab3rUajtXu5h5EiOgMDt6Rhi8KsC0v&#10;LwrMjT+7PZ0OsRVc4kKOGroYx1zK0HRkMaz8SI7Zu58sRj6nVpoJz1xuB5kqtZYWe8cLHY701FHz&#10;eZithrpPj/i9r16U3eyy+LpUH/Pbs9bXV8vjA4hIS/wLw68+q0PJTrWfnQli0JBu1C1HNWQZCOZZ&#10;ktyBqBmka5BlIf8/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+LnrcgkCAAAVBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA7BXzf90AAAAI&#10;AQAADwAAAAAAAAAAAAAAAABjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidR="0079560B" w:rsidRPr="00705DE8">
-[...42 lines deleted...]
-              <w:t xml:space="preserve">nie         tak </w:t>
+            <w:r w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3) praca w dni wolne: nie         tak </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27F69E7F" w14:textId="664D70A3" w:rsidR="00705DE8" w:rsidRPr="00451057" w:rsidRDefault="00705DE8" w:rsidP="006A062B">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4) </w:t>
+            </w:r>
+            <w:r w:rsidR="006A062B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>inne informacje</w:t>
+            </w:r>
+            <w:r w:rsidR="008A285B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="006A062B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>………………………………………….</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3118" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3139" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3B2B2A9B" w14:textId="7C608F1B" w:rsidR="0079560B" w:rsidRPr="00705DE8" w:rsidRDefault="0079560B" w:rsidP="0079560B">
+          <w:p w14:paraId="52086AED" w14:textId="15CE8FB0" w:rsidR="00EA6AF1" w:rsidRDefault="00EA6AF1" w:rsidP="006A062B">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>9</w:t>
-[...9 lines deleted...]
-              <w:t>.Wysokość wynagrodzenia</w:t>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wysokość </w:t>
+            </w:r>
+            <w:r w:rsidR="006A062B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">proponowanego </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="020E4631" w14:textId="43A9CF24" w:rsidR="0079560B" w:rsidRPr="00705DE8" w:rsidRDefault="0079560B" w:rsidP="00805291">
+          <w:p w14:paraId="020E4631" w14:textId="41DEBE97" w:rsidR="00705DE8" w:rsidRDefault="00EA6AF1" w:rsidP="00EA6AF1">
             <w:pPr>
-              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00705DE8">
-[...6 lines deleted...]
-              <w:t>(kwota brutto)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>wynagrodzenia</w:t>
+            </w:r>
+            <w:r w:rsidR="006A062B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00907BEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>brutt</w:t>
+            </w:r>
+            <w:r w:rsidR="008A285B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>o:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78A77D05" w14:textId="341D2A05" w:rsidR="0079560B" w:rsidRPr="00705DE8" w:rsidRDefault="0079560B" w:rsidP="008977FA">
+          <w:p w14:paraId="78A77D05" w14:textId="37859573" w:rsidR="00705DE8" w:rsidRPr="00451057" w:rsidRDefault="00705DE8" w:rsidP="00EA6AF1">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00705DE8">
-[...24 lines deleted...]
-              <w:t>….</w:t>
+            <w:r w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>…………………………</w:t>
+            </w:r>
+            <w:r w:rsidR="006A062B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>………..</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0079560B" w:rsidRPr="00705DE8" w14:paraId="5B6D6445" w14:textId="77777777" w:rsidTr="008B5432">
+      <w:tr w:rsidR="00705DE8" w:rsidRPr="00467A1F" w14:paraId="5B6D6445" w14:textId="77777777" w:rsidTr="00FB0ED7">
         <w:trPr>
           <w:trHeight w:val="625"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3124" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7A14144A" w14:textId="77777777" w:rsidR="0079560B" w:rsidRPr="00705DE8" w:rsidRDefault="0079560B" w:rsidP="0079560B">
+          <w:p w14:paraId="1E95F63C" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00451057" w:rsidRDefault="00705DE8" w:rsidP="00085A71">
             <w:pPr>
-              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4248" w:type="dxa"/>
+            <w:tcW w:w="5146" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4D66D0AE" w14:textId="77777777" w:rsidR="0079560B" w:rsidRPr="00705DE8" w:rsidRDefault="0079560B" w:rsidP="0079560B">
+          <w:p w14:paraId="7A14144A" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00451057" w:rsidRDefault="00705DE8" w:rsidP="00085A71">
             <w:pPr>
-              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3118" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3139" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6F5B596F" w14:textId="157F3D7E" w:rsidR="0079560B" w:rsidRPr="00705DE8" w:rsidRDefault="0079560B" w:rsidP="0079560B">
+          <w:p w14:paraId="6F5B596F" w14:textId="7538F078" w:rsidR="00705DE8" w:rsidRPr="00451057" w:rsidRDefault="00EA6AF1" w:rsidP="00085A71">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>10. System wynagradza</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00705DE8">
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="004F7135" w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>. System wynagradza</w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00451057">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>nia</w:t>
             </w:r>
-            <w:r w:rsidRPr="00705DE8">
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00451057">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E82EF96" w14:textId="77777777" w:rsidR="0079560B" w:rsidRPr="00705DE8" w:rsidRDefault="0079560B" w:rsidP="0079560B">
+          <w:p w14:paraId="1E82EF96" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00451057" w:rsidRDefault="00705DE8" w:rsidP="00085A71">
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00451057">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251680768" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2E34FDCC" wp14:editId="41F933FB">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251697152" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2E34FDCC" wp14:editId="41F933FB">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-41910</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>12065</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="122555"/>
                       <wp:effectExtent l="13335" t="9525" r="13970" b="10795"/>
                       <wp:wrapNone/>
                       <wp:docPr id="82" name="Prostokąt 82"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="122555"/>
                               </a:xfrm>
@@ -8240,88 +8367,89 @@
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="16E7A89B" id="Prostokąt 82" o:spid="_x0000_s1026" style="position:absolute;margin-left:-3.3pt;margin-top:.95pt;width:10.6pt;height:9.65pt;z-index:251680768;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAYXnc&#10;B9kAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyOT0+DQBDF7yZ+h82YeGuXoiEWWRqjqYnHll68&#10;DTAFKjtL2KVFP73Tkx7fn7z3yzaz7dWZRt85NrBaRqCIK1d33Bg4FNvFEygfkGvsHZOBb/KwyW9v&#10;Mkxrd+EdnfehUTLCPkUDbQhDqrWvWrLol24gluzoRotB5NjoesSLjNtex1GUaIsdy0OLA722VH3t&#10;J2ug7OID/uyK98iutw/hYy5O0+ebMfd388szqEBz+CvDFV/QIRem0k1ce9UbWCSJNMVfg7rGjyJL&#10;A/EqBp1n+j9+/gsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD4uetyCQIAABUEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBhedwH2QAAAAYBAAAP&#10;AAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;"/>
+                    <v:rect w14:anchorId="0237A7DC" id="Prostokąt 82" o:spid="_x0000_s1026" style="position:absolute;margin-left:-3.3pt;margin-top:.95pt;width:10.6pt;height:9.65pt;z-index:251697152;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAYXnc&#10;B9kAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyOT0+DQBDF7yZ+h82YeGuXoiEWWRqjqYnHll68&#10;DTAFKjtL2KVFP73Tkx7fn7z3yzaz7dWZRt85NrBaRqCIK1d33Bg4FNvFEygfkGvsHZOBb/KwyW9v&#10;Mkxrd+EdnfehUTLCPkUDbQhDqrWvWrLol24gluzoRotB5NjoesSLjNtex1GUaIsdy0OLA722VH3t&#10;J2ug7OID/uyK98iutw/hYy5O0+ebMfd388szqEBz+CvDFV/QIRem0k1ce9UbWCSJNMVfg7rGjyJL&#10;A/EqBp1n+j9+/gsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD4uetyCQIAABUEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBhedwH2QAAAAYBAAAP&#10;AAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00705DE8">
+            <w:r w:rsidRPr="00451057">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">      miesięczny</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="202E1580" w14:textId="77777777" w:rsidR="0079560B" w:rsidRPr="00705DE8" w:rsidRDefault="0079560B" w:rsidP="0079560B">
+          <w:p w14:paraId="202E1580" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00451057" w:rsidRDefault="00705DE8" w:rsidP="00085A71">
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00451057">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="104BF8DB" wp14:editId="4D96A6C6">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251698176" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="104BF8DB" wp14:editId="4D96A6C6">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-41910</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>18415</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="122555"/>
                       <wp:effectExtent l="13335" t="9525" r="13970" b="10795"/>
                       <wp:wrapNone/>
                       <wp:docPr id="81" name="Prostokąt 81"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="122555"/>
                               </a:xfrm>
@@ -8335,88 +8463,89 @@
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="5DADDBE9" id="Prostokąt 81" o:spid="_x0000_s1026" style="position:absolute;margin-left:-3.3pt;margin-top:1.45pt;width:10.6pt;height:9.65pt;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAVU+V&#10;zNkAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyOwU7DMBBE70j8g7VI3FoHgyIa4lQIVCSObXrh&#10;tomXJG1sR7HTBr6e7Yken2Y08/L1bHtxojF03ml4WCYgyNXedK7RsC83i2cQIaIz2HtHGn4owLq4&#10;vckxM/7stnTaxUbwiAsZamhjHDIpQ92SxbD0AznOvv1oMTKOjTQjnnnc9lIlSSotdo4fWhzoraX6&#10;uJushqpTe/zdlh+JXW0e4+dcHqavd63v7+bXFxCR5vhfhos+q0PBTpWfnAmi17BIU25qUCsQl/iJ&#10;sWJUCmSRy2v94g8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD4uetyCQIAABUEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBVT5XM2QAAAAYBAAAP&#10;AAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;"/>
+                    <v:rect w14:anchorId="3CD9F6B8" id="Prostokąt 81" o:spid="_x0000_s1026" style="position:absolute;margin-left:-3.3pt;margin-top:1.45pt;width:10.6pt;height:9.65pt;z-index:251698176;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAVU+V&#10;zNkAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyOwU7DMBBE70j8g7VI3FoHgyIa4lQIVCSObXrh&#10;tomXJG1sR7HTBr6e7Yken2Y08/L1bHtxojF03ml4WCYgyNXedK7RsC83i2cQIaIz2HtHGn4owLq4&#10;vckxM/7stnTaxUbwiAsZamhjHDIpQ92SxbD0AznOvv1oMTKOjTQjnnnc9lIlSSotdo4fWhzoraX6&#10;uJushqpTe/zdlh+JXW0e4+dcHqavd63v7+bXFxCR5vhfhos+q0PBTpWfnAmi17BIU25qUCsQl/iJ&#10;sWJUCmSRy2v94g8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD4uetyCQIAABUEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBVT5XM2QAAAAYBAAAP&#10;AAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00705DE8">
+            <w:r w:rsidRPr="00451057">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">      godzinowy </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2AEF0A75" w14:textId="77777777" w:rsidR="0079560B" w:rsidRDefault="0079560B" w:rsidP="0079560B">
+          <w:p w14:paraId="5BEAD800" w14:textId="310928AF" w:rsidR="00705DE8" w:rsidRPr="00451057" w:rsidRDefault="00705DE8" w:rsidP="00085A71">
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00451057">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1629EC2D" wp14:editId="61564234">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251701248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1629EC2D" wp14:editId="61564234">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-41910</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>15240</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="122555"/>
                       <wp:effectExtent l="0" t="0" r="17780" b="10795"/>
                       <wp:wrapNone/>
                       <wp:docPr id="78" name="Prostokąt 78"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="122555"/>
                               </a:xfrm>
@@ -8430,209 +8559,272 @@
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="72E62761" id="Prostokąt 78" o:spid="_x0000_s1026" style="position:absolute;margin-left:-3.3pt;margin-top:1.2pt;width:10.6pt;height:9.65pt;z-index:251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEASmr3&#10;0NkAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyOQU+DQBCF7yb+h82YeGuXYoOKLI3R1MRjSy/e&#10;BhgBZWcJu7Tor3d6sscv7+W9L9vMtldHGn3n2MBqGYEirlzdcWPgUGwXD6B8QK6xd0wGfsjDJr++&#10;yjCt3Yl3dNyHRskI+xQNtCEMqda+asmiX7qBWLJPN1oMgmOj6xFPMm57HUdRoi12LA8tDvTSUvW9&#10;n6yBsosP+Lsr3iL7uL0L73PxNX28GnN7Mz8/gQo0h/8ynPVFHXJxKt3EtVe9gUWSSNNAvAZ1jteC&#10;peDqHnSe6Uv9/A8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD4uetyCQIAABUEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBKavfQ2QAAAAYBAAAP&#10;AAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;"/>
+                    <v:rect w14:anchorId="61C41502" id="Prostokąt 78" o:spid="_x0000_s1026" style="position:absolute;margin-left:-3.3pt;margin-top:1.2pt;width:10.6pt;height:9.65pt;z-index:251701248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEASmr3&#10;0NkAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyOQU+DQBCF7yb+h82YeGuXYoOKLI3R1MRjSy/e&#10;BhgBZWcJu7Tor3d6sscv7+W9L9vMtldHGn3n2MBqGYEirlzdcWPgUGwXD6B8QK6xd0wGfsjDJr++&#10;yjCt3Yl3dNyHRskI+xQNtCEMqda+asmiX7qBWLJPN1oMgmOj6xFPMm57HUdRoi12LA8tDvTSUvW9&#10;n6yBsosP+Lsr3iL7uL0L73PxNX28GnN7Mz8/gQo0h/8ynPVFHXJxKt3EtVe9gUWSSNNAvAZ1jteC&#10;peDqHnSe6Uv9/A8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD4uetyCQIAABUEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBKavfQ2QAAAAYBAAAP&#10;AAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00705DE8">
-[...8 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      inny (jaki?) </w:t>
+            </w:r>
+            <w:r w:rsidR="00FE096D" w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>..</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>..................</w:t>
+            </w:r>
+            <w:r w:rsidR="006A2D77" w:rsidRPr="00451057">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>.........</w:t>
             </w:r>
-            <w:r w:rsidRPr="00705DE8">
+            <w:r w:rsidRPr="00451057">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>..</w:t>
             </w:r>
-          </w:p>
-[...9 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E20C3" w:rsidRPr="00705DE8" w14:paraId="69E16E36" w14:textId="77777777" w:rsidTr="008B5432">
+      <w:tr w:rsidR="003C6A4E" w:rsidRPr="00467A1F" w14:paraId="69E16E36" w14:textId="77777777" w:rsidTr="003C6A4E">
         <w:trPr>
           <w:trHeight w:val="825"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0EAC96F7" w14:textId="2C4C8B86" w:rsidR="007E20C3" w:rsidRDefault="007E20C3" w:rsidP="0079560B">
+          <w:p w14:paraId="0E284ACA" w14:textId="109557AC" w:rsidR="003C6A4E" w:rsidRDefault="003C6A4E" w:rsidP="00085A71">
             <w:pPr>
-              <w:tabs>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00705DE8">
+            <w:r w:rsidRPr="00451057">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="005F061F">
-[...19 lines deleted...]
-            <w:r w:rsidRPr="00705DE8">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>0.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Wymiar czasu pracy</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00451057">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E284ACA" w14:textId="77777777" w:rsidR="007E20C3" w:rsidRPr="00127E97" w:rsidRDefault="007E20C3" w:rsidP="0079560B">
+          <w:p w14:paraId="74A94ACE" w14:textId="1C36E586" w:rsidR="003C6A4E" w:rsidRDefault="003C6A4E" w:rsidP="00085A71">
             <w:pPr>
-              <w:tabs>
-[...5 lines deleted...]
-                <w:sz w:val="2"/>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...13 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00451057">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4536A626" wp14:editId="5C90D0CD">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251880448" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3AA72FE0" wp14:editId="4890A575">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>-44450</wp:posOffset>
+                        <wp:posOffset>71120</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>3810</wp:posOffset>
+                        <wp:posOffset>168910</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="134620" cy="122555"/>
+                      <wp:effectExtent l="10160" t="6985" r="7620" b="13335"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="76" name="Prostokąt 76"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="134620" cy="122555"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="119B2D86" id="Prostokąt 76" o:spid="_x0000_s1026" style="position:absolute;margin-left:5.6pt;margin-top:13.3pt;width:10.6pt;height:9.65pt;z-index:251880448;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEA/2fe&#10;PdwAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyOwU7DMBBE70j8g7VI3KhTt0Q0xKkQqEgc2/TC&#10;bRObJBCvo9hpA1/PcirH0YzevHw7u16c7Bg6TxqWiwSEpdqbjhoNx3J39wAiRCSDvSer4dsG2BbX&#10;Vzlmxp9pb0+H2AiGUMhQQxvjkEkZ6tY6DAs/WOLuw48OI8exkWbEM8NdL1WSpNJhR/zQ4mCfW1t/&#10;HSanoerUEX/25WviNrtVfJvLz+n9Revbm/npEUS0c7yM4U+f1aFgp8pPZILoOS8VLzWoNAXB/Uqt&#10;QVQa1vcbkEUu//sXvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD4uetyCQIAABUEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD/Z9493AAAAAcB&#10;AAAPAAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251879424" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4536A626" wp14:editId="574DEC59">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>69850</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>13335</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="122555"/>
                       <wp:effectExtent l="10160" t="6985" r="7620" b="13335"/>
                       <wp:wrapNone/>
                       <wp:docPr id="77" name="Prostokąt 77"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="122555"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
@@ -8640,2947 +8832,3799 @@
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="26F79A82" id="Prostokąt 77" o:spid="_x0000_s1026" style="position:absolute;margin-left:-3.5pt;margin-top:.3pt;width:10.6pt;height:9.65pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAcfpp&#10;v9wAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2uRuLUOARWSxqkqUJE4tumF&#10;2ybeJmnjdRQ7beDrcU9wWo1mNPM2W0+mExcaXGtZweMiAkFcWd1yreBQbOevIJxH1thZJgXf5GCd&#10;z+4yTLW98o4ue1+LUMIuRQWN930qpasaMugWticO3tEOBn2QQy31gNdQbjoZR9FSGmw5LDTY01tD&#10;1Xk/GgVlGx/wZ1d8RCbZPvnPqTiNX+9KPdxPmxUIT5P/C8MNP6BDHphKO7J2olMwfwmveAVLEDf3&#10;OQZRhpskIPNM/qfPfwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD4uetyCQIAABUEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBx+mm/3AAAAAUB&#10;AAAPAAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;"/>
+                    <v:rect w14:anchorId="1C5C2932" id="Prostokąt 77" o:spid="_x0000_s1026" style="position:absolute;margin-left:5.5pt;margin-top:1.05pt;width:10.6pt;height:9.65pt;z-index:251879424;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAtgeq&#10;BdkAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeLML1BhFlsZoauKxpRdv&#10;AzsCys4SdmnRX+/0pMcvb/LeN8VmcYM60hR6zwbSVQKKuPG259bAodre3IMKEdni4JkMfFOATXl5&#10;UWBu/Yl3dNzHVkkJhxwNdDGOudah6chhWPmRWLIPPzmMglOr7YQnKXeDzpLkTjvsWRY6HOm5o+Zr&#10;PzsDdZ8d8GdXvSbuYbuOb0v1Ob+/GHN9tTw9goq0xL9jOOuLOpTiVPuZbVCDcCqvRANZCkridZaB&#10;qs94C7os9H/98hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD4uetyCQIAABUEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC2B6oF2QAAAAYBAAAP&#10;AAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00705DE8">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">     pełny etat  </w:t>
+            <w:r w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pełny etat  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D7094FF" w14:textId="44A5FDA8" w:rsidR="007E20C3" w:rsidRPr="00705DE8" w:rsidRDefault="007E20C3" w:rsidP="0079560B">
+          <w:p w14:paraId="6D7094FF" w14:textId="210371F1" w:rsidR="003C6A4E" w:rsidRPr="00451057" w:rsidRDefault="003C6A4E" w:rsidP="00085A71">
             <w:pPr>
-              <w:tabs>
-[...3 lines deleted...]
-              <w:ind w:left="263"/>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">          </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">inny (jaki?)  ………      </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3074" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="39850238" w14:textId="5F3C50ED" w:rsidR="003C6A4E" w:rsidRDefault="003C6A4E" w:rsidP="00B52AEB">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Data lub o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kres </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>rozpoczęcia pracy:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="393FEBE6" w14:textId="77777777" w:rsidR="003C6A4E" w:rsidRDefault="003C6A4E" w:rsidP="00B52AEB">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="443C6A8B" w14:textId="71D59582" w:rsidR="003C6A4E" w:rsidRPr="000721D9" w:rsidRDefault="003C6A4E" w:rsidP="00B52AEB">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>……………………………………………</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5211" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20170D08" w14:textId="77777777" w:rsidR="003A0A4C" w:rsidRDefault="003C6A4E" w:rsidP="003A0A4C">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C6A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>12.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C6A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Okres zatrudnienia w przypadku pracy na podstawie umowy o pracę albo okres wykonywania umowy </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01130E67" w14:textId="22793C9D" w:rsidR="003C6A4E" w:rsidRDefault="003C6A4E" w:rsidP="003A0A4C">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C6A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>w przypadku umowy cywilnoprawnej:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24016DFA" w14:textId="77777777" w:rsidR="003C6A4E" w:rsidRPr="003C6A4E" w:rsidRDefault="003C6A4E" w:rsidP="003C6A4E">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4CA4D08C" w14:textId="2220994E" w:rsidR="003C6A4E" w:rsidRPr="003C6A4E" w:rsidRDefault="003C6A4E" w:rsidP="003C6A4E">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C6A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Od dn. …………………………. do dn. ……………………</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00705DE8" w:rsidRPr="00467A1F" w14:paraId="34A04C88" w14:textId="77777777" w:rsidTr="00651DEB">
+        <w:trPr>
+          <w:trHeight w:val="382"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11165" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="084E0847" w14:textId="41C50EDD" w:rsidR="006A062B" w:rsidRPr="00451057" w:rsidRDefault="006A062B" w:rsidP="00085A71">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00451057">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3AA72FE0" wp14:editId="3AE47154">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="634DC7CC" wp14:editId="5473BAF5">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>-44450</wp:posOffset>
+                        <wp:posOffset>3592830</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>19685</wp:posOffset>
+                        <wp:posOffset>21590</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="122555"/>
-                      <wp:effectExtent l="10160" t="6985" r="7620" b="13335"/>
+                      <wp:effectExtent l="8890" t="8255" r="8890" b="12065"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="76" name="Prostokąt 76"/>
+                      <wp:docPr id="75" name="Prostokąt 75"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="122555"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="15BB15E1" id="Prostokąt 76" o:spid="_x0000_s1026" style="position:absolute;margin-left:-3.5pt;margin-top:1.55pt;width:10.6pt;height:9.65pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAjrpZ&#10;WNwAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3FqnbsVPmk2FQEXi2KYX&#10;bpvYTQLxOoqdNvD0uCd6HM1o5ptsM9lOnMzgW8cIi3kCwnDldMs1wqHYzp5A+ECsqXNsEH6Mh01+&#10;e5NRqt2Zd+a0D7WIJexTQmhC6FMpfdUYS37uesPRO7rBUohyqKUe6BzLbSdVkjxISy3HhYZ689qY&#10;6ns/WoSyVQf63RXviX3eLsPHVHyNn2+I93fTyxpEMFP4D8MFP6JDHplKN7L2okOYPcYrAWG5AHGx&#10;VwpEiaDUCmSeyWv8/A8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD4uetyCQIAABUEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCOullY3AAAAAYB&#10;AAAPAAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;"/>
+                    <v:rect w14:anchorId="19D1D728" id="Prostokąt 75" o:spid="_x0000_s1026" style="position:absolute;margin-left:282.9pt;margin-top:1.7pt;width:10.6pt;height:9.65pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAfacT&#10;VN4AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBSE7yb+h80z8WYXqbQVeTRGUxOPLb14&#10;e8ATUHaXsEuL/nqfJz1OZjLzTbadTa9OPPrOWYTbRQSKbeXqzjYIx2J3swHlA9maemcZ4Ys9bPPL&#10;i4zS2p3tnk+H0CgpsT4lhDaEIdXaVy0b8gs3sBXv3Y2Ggsix0fVIZyk3vY6jaKUNdVYWWhr4qeXq&#10;8zAZhLKLj/S9L14ic79bhte5+JjenhGvr+bHB1CB5/AXhl98QYdcmEo32dqrHiFZJYIeEJZ3oMRP&#10;Nmv5ViLE8Rp0nun/B/IfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAH2nE1TeAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00705DE8">
-[...705 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:noProof/>
-                <w:sz w:val="16"/>
-[...1695 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251501568" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35FF3231" wp14:editId="7C26B824">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251709440" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68DC6BE5" wp14:editId="3E389242">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>3077845</wp:posOffset>
+                        <wp:posOffset>2948305</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>59055</wp:posOffset>
+                        <wp:posOffset>19050</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="122555"/>
                       <wp:effectExtent l="0" t="0" r="17780" b="10795"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="57" name="Prostokąt 57"/>
+                      <wp:docPr id="74" name="Prostokąt 74"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="122555"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="2D65699B" id="Prostokąt 57" o:spid="_x0000_s1026" style="position:absolute;margin-left:242.35pt;margin-top:4.65pt;width:10.6pt;height:9.65pt;z-index:251501568;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEA56dN&#10;4t4AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0+DQBTE7yZ+h80z8WYX6R8BeTRGUxOPLb14&#10;e7AroOxbwi4t+uldT/U4mcnMb/LtbHpx0qPrLCPcLyIQmmurOm4QjuXuLgHhPLGi3rJG+NYOtsX1&#10;VU6Zsmfe69PBNyKUsMsIofV+yKR0dasNuYUdNAfvw46GfJBjI9VI51BuehlH0UYa6jgstDTo51bX&#10;X4fJIFRdfKSfffkamXS39G9z+Tm9vyDe3sxPjyC8nv0lDH/4AR2KwFTZiZUTPcIqWT2EKEK6BBH8&#10;dbROQVQIcbIBWeTy/4HiFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOenTeLeAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
+                    <v:rect w14:anchorId="62587CA8" id="Prostokąt 74" o:spid="_x0000_s1026" style="position:absolute;margin-left:232.15pt;margin-top:1.5pt;width:10.6pt;height:9.65pt;z-index:251709440;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEA2Z40&#10;fN4AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBSE7yb+h80z8WYXgTaV8miMpiYeW3rx&#10;9mBXoLJvCbu06K93PdXjZCYz3+Tb2fTirEfXWUZ4XEQgNNdWddwgHMvdwxqE88SKessa4Vs72Ba3&#10;Nzllyl54r88H34hQwi4jhNb7IZPS1a025BZ20By8Tzsa8kGOjVQjXUK56WUcRStpqOOw0NKgX1pd&#10;fx0mg1B18ZF+9uVbZJ52iX+fy9P08Yp4fzc/b0B4PftrGP7wAzoUgamyEysneoR0lSYhipCES8FP&#10;18sliAohjhOQRS7/Hyh+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANmeNHzeAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00F872E6">
-[...3 lines deleted...]
-                <w:iCs/>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="003C6A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Oferta pracy jest ofertą pracy tymczasowej: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nie  </w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00075609" w:rsidRPr="00467A1F" w14:paraId="00DD982E" w14:textId="77777777" w:rsidTr="00651DEB">
+        <w:trPr>
+          <w:trHeight w:val="382"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11165" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E791D17" w14:textId="5C2588A3" w:rsidR="00075609" w:rsidRDefault="003C6A4E" w:rsidP="00EA6AF1">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:noProof/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA6AF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Ogólny zakres obowiązków: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33272026" w14:textId="75606477" w:rsidR="00EA6AF1" w:rsidRPr="00EA6AF1" w:rsidRDefault="00EA6AF1" w:rsidP="00EA6AF1">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA6AF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>………………………………………………………………………………………………………………………………</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6AF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>………………</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13ECDCC1" w14:textId="40274C96" w:rsidR="00EA6AF1" w:rsidRPr="00451057" w:rsidRDefault="00EA6AF1" w:rsidP="003C6A4E">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA6AF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>…………………………………………………………………………………………………………………………………</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6AF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>……………</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00705DE8" w:rsidRPr="00467A1F" w14:paraId="428661B2" w14:textId="77777777" w:rsidTr="004869F2">
+        <w:trPr>
+          <w:trHeight w:val="396"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11165" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04A4D4DA" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00B52AEB" w:rsidRDefault="00705DE8" w:rsidP="00B52AEB">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B52AEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>III. Informacje dotyczące oczekiwań pracodawcy wobec kandydatów</w:t>
+            </w:r>
+            <w:r w:rsidR="004F7135" w:rsidRPr="00B52AEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> do pracy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00705DE8" w:rsidRPr="00467A1F" w14:paraId="7B2AB11D" w14:textId="77777777" w:rsidTr="0008496E">
+        <w:trPr>
+          <w:trHeight w:val="684"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11165" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="718E4C3E" w14:textId="77777777" w:rsidR="00D970B2" w:rsidRPr="00D970B2" w:rsidRDefault="00D970B2" w:rsidP="00B52AEB">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="28F1A158" w14:textId="2C130AB3" w:rsidR="00705DE8" w:rsidRPr="00451057" w:rsidRDefault="00EA6AF1" w:rsidP="00B52AEB">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF403B" w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00F0543D" w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Poziom wykształcenia</w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (kierunek/specjalność) ...........................................................................................................................................</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58C77653" w14:textId="1F5B12EE" w:rsidR="00705DE8" w:rsidRPr="00451057" w:rsidRDefault="00EA6AF1" w:rsidP="00B52AEB">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>. Doświadczenie zawodowe</w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>...........................................................................................................................................................................</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11D34630" w14:textId="751BF42C" w:rsidR="000721D9" w:rsidRPr="00451057" w:rsidRDefault="00EA6AF1" w:rsidP="00B52AEB">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>. Umiejętności</w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>................................................................................................................................................................................................</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33F23875" w14:textId="79F3051D" w:rsidR="00705DE8" w:rsidRDefault="00EA6AF1" w:rsidP="00B52AEB">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>. Uprawnienia</w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>................................................................................................................................................................................................</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E6CA91B" w14:textId="0DE39EF1" w:rsidR="00705DE8" w:rsidRDefault="00EA6AF1" w:rsidP="00B52AEB">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Znajomość języków obcych </w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (poziom znajomości) ...............................................................................................................................</w:t>
+            </w:r>
+            <w:r w:rsidR="002A7BBC" w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>..</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="767BBA62" w14:textId="7B2D24A4" w:rsidR="00DC611B" w:rsidRDefault="00EA6AF1" w:rsidP="00B52AEB">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA6AF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00DC611B" w:rsidRPr="00EA6AF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>. Inne:</w:t>
+            </w:r>
+            <w:r w:rsidR="00DC611B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ………………………………………………………………………………………………………………………………………</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="181891BC" w14:textId="58F637AA" w:rsidR="00DC611B" w:rsidRPr="00451057" w:rsidRDefault="00DC611B" w:rsidP="00B52AEB">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>……………………………………………………………………………………………………………………………………………….</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59A07162" w14:textId="58F637AA" w:rsidR="00C10C63" w:rsidRPr="00451057" w:rsidRDefault="004F4905" w:rsidP="00B52AEB">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00451057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251497472" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A8285D8" wp14:editId="4665F8B1">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251854848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7ECE0864" wp14:editId="56020F29">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>2592705</wp:posOffset>
+                        <wp:posOffset>4713605</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>62230</wp:posOffset>
+                        <wp:posOffset>19685</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="122555"/>
-                      <wp:effectExtent l="11430" t="6350" r="6350" b="13970"/>
+                      <wp:effectExtent l="0" t="0" r="17780" b="10795"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="56" name="Prostokąt 56"/>
+                      <wp:docPr id="514257010" name="Prostokąt 514257010"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="122555"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="13ADF23A" id="Prostokąt 56" o:spid="_x0000_s1026" style="position:absolute;margin-left:204.15pt;margin-top:4.9pt;width:10.6pt;height:9.65pt;z-index:251497472;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEA+oXI&#10;ct4AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjdtKAmxKkQqEgc2/TC&#10;bRMvSSBeR7HTBr4ecyrH0Yxm3uTb2fbiRKPvHGtYLhQI4tqZjhsNx3J3twHhA7LB3jFp+CYP2+L6&#10;KsfMuDPv6XQIjYgl7DPU0IYwZFL6uiWLfuEG4uh9uNFiiHJspBnxHMttLxOlHqTFjuNCiwM9t1R/&#10;HSaroeqSI/7sy1dl090qvM3l5/T+ovXtzfz0CCLQHC5h+MOP6FBEpspNbLzoNazVZhWjGtL4IPrr&#10;JL0HUWlI0iXIIpf/DxS/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPqFyHLeAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
+                    <v:rect w14:anchorId="33FDB99E" id="Prostokąt 514257010" o:spid="_x0000_s1026" style="position:absolute;margin-left:371.15pt;margin-top:1.55pt;width:10.6pt;height:9.65pt;z-index:251854848;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEASpQt&#10;Pd4AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhTp7QQ4lQIVCSObXrh&#10;tomXJBCvo9hpA1+POcFxNKOZN/l2tr040eg7xxqWiwQEce1Mx42GY7m7uQPhA7LB3jFp+CIP2+Ly&#10;IsfMuDPv6XQIjYgl7DPU0IYwZFL6uiWLfuEG4ui9u9FiiHJspBnxHMttL1WSrKXFjuNCiwM9tVR/&#10;HiaroerUEb/35Uti73dpeJ3Lj+ntWevrq/nxAUSgOfyF4Rc/okMRmSo3sfGi17BZqTRGNaRLENHf&#10;rNNbEJUGpVYgi1z+P1D8AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEqULT3eAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidR="00805291">
-[...149 lines deleted...]
-            <w:r w:rsidRPr="008977FA">
+            <w:r w:rsidRPr="00451057">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73C26A04" wp14:editId="3C6BEBBB">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B423E04" wp14:editId="4FD5C988">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>3708314</wp:posOffset>
+                        <wp:posOffset>4328795</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>90788</wp:posOffset>
+                        <wp:posOffset>12700</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="127635" cy="122555"/>
-                      <wp:effectExtent l="0" t="0" r="24765" b="10795"/>
+                      <wp:extent cx="134620" cy="122555"/>
+                      <wp:effectExtent l="0" t="0" r="17780" b="10795"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="61" name="Prostokąt 61"/>
+                      <wp:docPr id="73" name="Prostokąt 73"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
-                              <a:xfrm flipH="1">
+                              <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="127635" cy="122555"/>
+                                <a:ext cx="134620" cy="122555"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="195247AF" id="Prostokąt 61" o:spid="_x0000_s1026" style="position:absolute;margin-left:292pt;margin-top:7.15pt;width:10.05pt;height:9.65pt;flip:x;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC5l8IvDwIAAB8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8mO2zAMvRfoPwi6N47deBYjzmCQadoC&#10;0wWY9gMUWbaFyqJKKXGmX19KDpJ0ORXVQRBF8pF8JJd3h8GwvUKvwdY8n805U1ZCo21X869fNq9u&#10;OPNB2EYYsKrmz8rzu9XLF8vRVaqAHkyjkBGI9dXoat6H4Kos87JXg/AzcMqSsgUcRCARu6xBMRL6&#10;YLJiPr/KRsDGIUjlPf0+TEq+Svhtq2T41LZeBWZqTrmFdGO6t/HOVktRdShcr+UxDfEPWQxCWwp6&#10;gnoQQbAd6j+gBi0RPLRhJmHIoG21VKkGqiaf/1bNUy+cSrUQOd6daPL/D1Z+3D+5zxhT9+4R5DfP&#10;LKx7YTt1jwhjr0RD4fJIVDY6X50couDJlW3HD9BQa8UuQOLg0OLAWqPdu+gYoalOdkikP59IV4fA&#10;JH3mxfXV65IzSaq8KMqyTLFEFWGis0Mf3ioYWHzUHKmnCVTsH32IaZ1NUhlgdLPRxiQBu+3aINsL&#10;6v8mnSO6vzQzlo01vy2LMiH/ovOXEPN0/gYx6ECDbPRQ85uTkagif29sk8YsCG2mN6Vs7JHQyGEc&#10;V19toXkmPhGmKaWtokcP+IOzkSa05v77TqDizLy31JPbfLGII52ERXldkICXmu2lRlhJUDUPnE3P&#10;dZjWYOdQdz1Fmlpl4Z762OrE7DmrY7I0hYnw48bEMb+Uk9V5r1c/AQAA//8DAFBLAwQUAAYACAAA&#10;ACEAgW2+v94AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCN7tps4YSsyki&#10;CHop2Aq9brKvSWj2bchu0+Tf+zzpcZhh5ptiN7teTDiGzpOG9SoBgVR721Gj4fv4/rQFEaIha3pP&#10;qGHBALvy/q4wufU3+sLpEBvBJRRyo6GNccilDHWLzoSVH5DYO/vRmchybKQdzY3LXS83SZJJZzri&#10;hdYM+NZifTlcnYaPYV99jhu37FWl5DLXaZhOJ60fH+bXFxAR5/gXhl98RoeSmSp/JRtEr+F5q/hL&#10;ZEOlIDiQJWoNotKQphnIspD/H5Q/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALmXwi8P&#10;AgAAHwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIFt&#10;vr/eAAAACQEAAA8AAAAAAAAAAAAAAAAAaQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;"/>
+                    <v:rect w14:anchorId="1A1ADC53" id="Prostokąt 73" o:spid="_x0000_s1026" style="position:absolute;margin-left:340.85pt;margin-top:1pt;width:10.6pt;height:9.65pt;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAxvWP&#10;x90AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KidVOpPiFMhUJE4tumF&#10;2yY2SSBeR7HTBp6e5USPoxnNfJPvZteLsx1D50lDslAgLNXedNRoOJX7hw2IEJEM9p6shm8bYFfc&#10;3uSYGX+hgz0fYyO4hEKGGtoYh0zKULfWYVj4wRJ7H350GFmOjTQjXrjc9TJVaiUddsQLLQ72ubX1&#10;13FyGqouPeHPoXxVbrtfxre5/JzeX7S+v5ufHkFEO8f/MPzhMzoUzFT5iUwQvYbVJllzVEPKl9hf&#10;q3QLomKdLEEWubw+UPwCAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+LnrcgkCAAAVBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAxvWPx90AAAAI&#10;AQAADwAAAAAAAAAAAAAAAABjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidR="008977FA" w:rsidRPr="008977FA">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="00EA6AF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF403B" w:rsidRPr="00EA6AF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00F0543D" w:rsidRPr="00EA6AF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00EA6AF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pracodawca jest zainteresowany zatrudnieniem kandydatów z państw EOG?     </w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00EA6AF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  nie       tak</w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00EA6AF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00EA6AF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Jeśli tak prosimy wypełnić część V</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00705DE8" w:rsidRPr="00467A1F" w14:paraId="489059D2" w14:textId="77777777" w:rsidTr="004869F2">
+        <w:trPr>
+          <w:trHeight w:val="304"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11165" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FD990AF" w14:textId="7996D439" w:rsidR="00705DE8" w:rsidRPr="004F4905" w:rsidRDefault="00705DE8" w:rsidP="004F4905">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F4905">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV. Informacje dotyczące postępowania z </w:t>
+            </w:r>
+            <w:r w:rsidR="00E15D46" w:rsidRPr="004F4905">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">krajową </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F4905">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>ofertą prac</w:t>
+            </w:r>
+            <w:r w:rsidR="00002955" w:rsidRPr="004F4905">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>y</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00075609" w:rsidRPr="00467A1F" w14:paraId="2664C9D4" w14:textId="77777777" w:rsidTr="00075609">
+        <w:trPr>
+          <w:trHeight w:val="276"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11165" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B0D1051" w14:textId="77777777" w:rsidR="00D970B2" w:rsidRPr="00D970B2" w:rsidRDefault="00D970B2" w:rsidP="004F4905">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5CF4621D" w14:textId="52CCEF81" w:rsidR="00075609" w:rsidRPr="004F4905" w:rsidRDefault="00B70EE7" w:rsidP="004F4905">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7207D7FD" wp14:editId="58558286">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251877376" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="00A77874" wp14:editId="602AEC5E">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>3283414</wp:posOffset>
+                        <wp:posOffset>3371850</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>77470</wp:posOffset>
+                        <wp:posOffset>36830</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="134620" cy="122555"/>
+                      <wp:effectExtent l="12065" t="10160" r="5715" b="10160"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="339640823" name="Prostokąt 339640823"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="134620" cy="122555"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="44DF1696" id="Prostokąt 339640823" o:spid="_x0000_s1026" style="position:absolute;margin-left:265.5pt;margin-top:2.9pt;width:10.6pt;height:9.65pt;z-index:251877376;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAFAOH&#10;Kd0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG75N4h8hI3La0mYqgNJ0QaEgct+7C&#10;zW1MW2iSqkm3wtNjTnCz9Vu/v6/YLXYQZ5pC752GdJOAINd407tWw6nar+9AhIjO4OAdafiiALvy&#10;alVgbvzFHeh8jK3gEhdy1NDFOOZShqYji2HjR3KcvfvJYuR1aqWZ8MLldpAqSW6lxd7xhw5Heuqo&#10;+TzOVkPdqxN+H6qXxN7vt/F1qT7mt2etb66XxwcQkZb4dwy/+IwOJTPVfnYmiEFDtk3ZJfLABpxn&#10;mVIgag0qS0GWhfwvUP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+LnrcgkCAAAVBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAFAOHKd0AAAAI&#10;AQAADwAAAAAAAAAAAAAAAABjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251850752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="009EA307" wp14:editId="2C6EE042">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>2228850</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>37465</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="134620" cy="122555"/>
+                      <wp:effectExtent l="12065" t="10160" r="5715" b="10160"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="70" name="Prostokąt 70"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="134620" cy="122555"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="1B7DFB92" id="Prostokąt 70" o:spid="_x0000_s1026" style="position:absolute;margin-left:175.5pt;margin-top:2.95pt;width:10.6pt;height:9.65pt;z-index:251850752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAUQu+&#10;9N4AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhTRwEasqkQqEgc2/TC&#10;bRMvSSC2o9hpA1+POcFxNKOZN8V2MYM48eR7ZxHWqwQE28bp3rYIx2p3cw/CB7KaBmcZ4Ys9bMvL&#10;i4Jy7c52z6dDaEUssT4nhC6EMZfSNx0b8is3so3eu5sMhSinVuqJzrHcDFIlya001Nu40NHITx03&#10;n4fZINS9OtL3vnpJzGaXhtel+pjfnhGvr5bHBxCBl/AXhl/8iA5lZKrdbLUXA0KareOXgJBtQEQ/&#10;vVMKRI2gMgWyLOT/A+UPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFELvvTeAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="004F4905" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251852800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C556041" wp14:editId="57F030A7">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>2790825</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>31115</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="134620" cy="122555"/>
+                      <wp:effectExtent l="12065" t="10160" r="5715" b="10160"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="991953339" name="Prostokąt 991953339"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="134620" cy="122555"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="73AB21BE" id="Prostokąt 991953339" o:spid="_x0000_s1026" style="position:absolute;margin-left:219.75pt;margin-top:2.45pt;width:10.6pt;height:9.65pt;z-index:251852800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAvwos&#10;Gt4AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeLOLFKtQlsZoauKxpRdv&#10;CzsFlJ0l7NKiv97xVG9v8l7e+ybfzLYXJxx950jB/SICgVQ701Gj4FBu755A+KDJ6N4RKvhGD5vi&#10;+irXmXFn2uFpHxrBJeQzraANYcik9HWLVvuFG5DYO7rR6sDn2Egz6jOX217GUbSSVnfEC60e8KXF&#10;+ms/WQVVFx/0z658i2y6XYb3ufycPl6Vur2Zn9cgAs7hEoY/fEaHgpkqN5HxoleQLNMHjrJIQbCf&#10;rKJHEJWCOIlBFrn8/0DxCwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAL8KLBreAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="004F4905" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251849728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6DF4187F" wp14:editId="3E8B7FAA">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>1619885</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>44450</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="134620" cy="122555"/>
+                      <wp:effectExtent l="8890" t="10160" r="8890" b="10160"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="69" name="Prostokąt 69"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="134620" cy="122555"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="4D0B0ABE" id="Prostokąt 69" o:spid="_x0000_s1026" style="position:absolute;margin-left:127.55pt;margin-top:3.5pt;width:10.6pt;height:9.65pt;z-index:251849728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEA2gv1&#10;d94AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeLNLadoqZWmMpiYeW3rx&#10;NsAUUHaWsEuL/nrHUz3NTN7Lm++l28l26kyDbx0bmM8iUMSlq1quDRzz3cMjKB+QK+wck4Fv8rDN&#10;bm9STCp34T2dD6FWEsI+QQNNCH2itS8bsuhnricW7eQGi0HOodbVgBcJt52Oo2ilLbYsHxrs6aWh&#10;8uswWgNFGx/xZ5+/RfZptwjvU/45frwac383PW9ABZrC1Qx/+IIOmTAVbuTKq85AvFzOxWpgLZVE&#10;j9erBahCFpk6S/X/AtkvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANoL9XfeAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="00075609" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>1. Okres aktualności oferty:</w:t>
+            </w:r>
+            <w:r w:rsidR="00075609">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">          </w:t>
+            </w:r>
+            <w:r w:rsidR="00075609" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 dni      </w:t>
+            </w:r>
+            <w:r w:rsidR="00075609">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00075609" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00075609">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00075609" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 dni     </w:t>
+            </w:r>
+            <w:r w:rsidR="00075609">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 dni         </w:t>
+            </w:r>
+            <w:r w:rsidR="00075609">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidR="00075609" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>nne (</w:t>
+            </w:r>
+            <w:r w:rsidR="00075609" w:rsidRPr="000721D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>max90 dni</w:t>
+            </w:r>
+            <w:r w:rsidR="00075609" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00075609">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> …..</w:t>
+            </w:r>
+            <w:r w:rsidR="00075609" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>……</w:t>
+            </w:r>
+            <w:r w:rsidR="00075609">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>………………</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00705DE8" w:rsidRPr="00467A1F" w14:paraId="10E9C7AD" w14:textId="77777777" w:rsidTr="004869F2">
+        <w:trPr>
+          <w:trHeight w:val="422"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11165" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="333199E5" w14:textId="1C5A11FC" w:rsidR="00075609" w:rsidRPr="00075609" w:rsidRDefault="004F4905" w:rsidP="004F4905">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251875328" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="52D59D87" wp14:editId="2B1EF6EC">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>6544945</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>26670</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="134620" cy="122555"/>
+                      <wp:effectExtent l="13970" t="6350" r="13335" b="13970"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1515018635" name="Prostokąt 1515018635"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="134620" cy="122555"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="0303A184" id="Prostokąt 1515018635" o:spid="_x0000_s1026" style="position:absolute;margin-left:515.35pt;margin-top:2.1pt;width:10.6pt;height:9.65pt;z-index:251875328;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAgAoC&#10;P94AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjdhAINcSoEKhLHNr1w&#10;28RLEojXUey0ga/HPcFxtE8zb/PNbHtxpNF3jjUsFwoEce1Mx42GQ7m9eQDhA7LB3jFp+CYPm+Ly&#10;IsfMuBPv6LgPjYgl7DPU0IYwZFL6uiWLfuEG4nj7cKPFEOPYSDPiKZbbXiZK3UmLHceFFgd6bqn+&#10;2k9WQ9UlB/zZla/KrrdpeJvLz+n9Revrq/npEUSgOfzBcNaP6lBEp8pNbLzoY1apuo+shtsExBlQ&#10;q+UaRKUhSVcgi1z+f6H4BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIAKAj/eAAAA&#10;CgEAAA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251873280" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="18388CDF" wp14:editId="0E8673D5">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>6042025</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>26670</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="134620" cy="122555"/>
+                      <wp:effectExtent l="13970" t="6350" r="13335" b="13970"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="940756063" name="Prostokąt 940756063"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="134620" cy="122555"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="210A616B" id="Prostokąt 940756063" o:spid="_x0000_s1026" style="position:absolute;margin-left:475.75pt;margin-top:2.1pt;width:10.6pt;height:9.65pt;z-index:251873280;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAf6R5&#10;1t4AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBSE7yb+h80z8WaXUrGCPBqjaROPLb14&#10;W9gnoOxbwi4t+uvdnvQ4mcnMN/lmNr040eg6ywjLRQSCuLa64wbhWG7vHkE4r1ir3jIhfJODTXF9&#10;latM2zPv6XTwjQgl7DKF0Ho/ZFK6uiWj3MIOxMH7sKNRPsixkXpU51BuehlH0YM0quOw0KqBXlqq&#10;vw6TQai6+Kh+9uUuMul25d/m8nN6f0W8vZmfn0B4mv1fGC74AR2KwFTZibUTPUKaLJMQRbiPQQQ/&#10;XcdrEBVCvEpAFrn8f6D4BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAH+kedbeAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="006A3599">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00907BEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00075609">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="00075609">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">racodawca wyraża zgodę na </w:t>
+            </w:r>
+            <w:r w:rsidR="00907BEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> upowszechniani</w:t>
+            </w:r>
+            <w:r w:rsidR="00075609">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="00907BEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> informacji identyfikującej pracodawcę krajowego</w:t>
+            </w:r>
+            <w:r w:rsidR="003C6A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">:          </w:t>
+            </w:r>
+            <w:r w:rsidR="00075609">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidR="00075609">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidR="00075609">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00075609">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>ni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="00075609">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00075609">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    tak </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00075609" w:rsidRPr="00467A1F" w14:paraId="1172DEED" w14:textId="77777777" w:rsidTr="00075609">
+        <w:trPr>
+          <w:trHeight w:val="422"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11165" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="52B1FE3A" w14:textId="044DA82B" w:rsidR="00075609" w:rsidRDefault="004F4905" w:rsidP="004F4905">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251871232" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B0AF0DC" wp14:editId="4FC16226">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>6543675</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>28575</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="134620" cy="122555"/>
+                      <wp:effectExtent l="13970" t="6350" r="13335" b="13970"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="261112" name="Prostokąt 261112"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="134620" cy="122555"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="2AA402E6" id="Prostokąt 261112" o:spid="_x0000_s1026" style="position:absolute;margin-left:515.25pt;margin-top:2.25pt;width:10.6pt;height:9.65pt;z-index:251871232;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEA6QiQ&#10;Ft4AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkbixZy2CUphMCDYnj1l24&#10;uU1oC41TNelWeHq8E5ysX/70+3O+mV0vjnYMnScNy4UCYan2pqNGw6Hc3qxBhIhksPdkNXzbAJvi&#10;8iLHzPgT7exxHxvBJRQy1NDGOGRShrq1DsPCD5Z49+FHh5Hj2Egz4onLXS8Tpe6kw474QouDfW5t&#10;/bWfnIaqSw74sytflXvYpvFtLj+n9xetr6/mp0cQ0c7xD4azPqtDwU6Vn8gE0XNWqVoxq+GWxxlQ&#10;q+U9iEpDkq5BFrn8/0LxCwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOkIkBbeAAAA&#10;CgEAAA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251869184" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="66635783" wp14:editId="361B63E1">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>6043295</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>9525</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="134620" cy="122555"/>
+                      <wp:effectExtent l="13970" t="6350" r="13335" b="13970"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="128871825" name="Prostokąt 128871825"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="134620" cy="122555"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="1A86AA61" id="Prostokąt 128871825" o:spid="_x0000_s1026" style="position:absolute;margin-left:475.85pt;margin-top:.75pt;width:10.6pt;height:9.65pt;z-index:251869184;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEA+H0U&#10;DN0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjdoNImxKkQqEgc2/TC&#10;bRMvSSBeR7HTBr4ecyrH1RvNvM23s+3FiUbfOdawXCgQxLUzHTcajuXubgPCB2SDvWPS8E0etsX1&#10;VY6ZcWfe0+kQGhFL2GeooQ1hyKT0dUsW/cINxJF9uNFiiOfYSDPiOZbbXiZKPUiLHceFFgd6bqn+&#10;OkxWQ9UlR/zZl6/Kprv78DaXn9P7i9a3N/PTI4hAc7iE4U8/qkMRnSo3sfGi15CulusYjWAFIvJ0&#10;naQgKg2J2oAscvn/geIXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+LnrcgkCAAAVBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA+H0UDN0AAAAI&#10;AQAADwAAAAAAAAAAAAAAAABjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="006A3599">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00075609">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="003C6A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Pr</w:t>
+            </w:r>
+            <w:r w:rsidR="00075609">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">acodawca wskazuje PUP w Sandomierzu </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>jako</w:t>
+            </w:r>
+            <w:r w:rsidR="00075609">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">urząd </w:t>
+            </w:r>
+            <w:r w:rsidR="00075609">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>wiodąc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>y</w:t>
+            </w:r>
+            <w:r w:rsidR="00075609">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> w zakresie realizacji oferty pracy</w:t>
+            </w:r>
+            <w:r w:rsidR="003C6A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">:      </w:t>
+            </w:r>
+            <w:r w:rsidR="00075609" w:rsidRPr="004F4905">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                  </w:t>
+            </w:r>
+            <w:r w:rsidR="00075609" w:rsidRPr="004F4905">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nie  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidR="00075609" w:rsidRPr="004F4905">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   tak </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00705DE8" w:rsidRPr="00467A1F" w14:paraId="3FC43084" w14:textId="77777777" w:rsidTr="00FB0ED7">
+        <w:trPr>
+          <w:trHeight w:val="504"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11165" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="739DF762" w14:textId="423C6BD9" w:rsidR="00705DE8" w:rsidRPr="00467A1F" w:rsidRDefault="00D970B2" w:rsidP="004F4905">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251865088" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27A95CE5" wp14:editId="69ED5576">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>6029325</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>20955</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="134620" cy="122555"/>
+                      <wp:effectExtent l="13970" t="6350" r="13335" b="13970"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="469906693" name="Prostokąt 469906693"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="134620" cy="122555"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="2C4F3603" id="Prostokąt 469906693" o:spid="_x0000_s1026" style="position:absolute;margin-left:474.75pt;margin-top:1.65pt;width:10.6pt;height:9.65pt;z-index:251865088;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEA/bPH&#10;m94AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBSE7yb+h80z8WYXQVuhPBqjqYnHll68&#10;PdgtoOxbwi4t+uvdnvQ4mcnMN/lmNr046dF1lhHuFxEIzbVVHTcIh3J79wTCeWJFvWWN8K0dbIrr&#10;q5wyZc+806e9b0QoYZcRQuv9kEnp6lYbcgs7aA7e0Y6GfJBjI9VI51BuehlH0VIa6jgstDTol1bX&#10;X/vJIFRdfKCfXfkWmXSb+Pe5/Jw+XhFvb+bnNQivZ/8Xhgt+QIciMFV2YuVEj5A+pI8hipAkIIKf&#10;rqIViAohjpcgi1z+P1D8AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAP2zx5veAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="004F4905" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251867136" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5039C98B" wp14:editId="13146162">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>6553200</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>30480</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="134620" cy="122555"/>
+                      <wp:effectExtent l="13970" t="6350" r="13335" b="13970"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="805673215" name="Prostokąt 805673215"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="134620" cy="122555"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="47A5C329" id="Prostokąt 805673215" o:spid="_x0000_s1026" style="position:absolute;margin-left:516pt;margin-top:2.4pt;width:10.6pt;height:9.65pt;z-index:251867136;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAdNrh&#10;Cd4AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjdpCAa4lQIVCSObXrh&#10;tom3SSC2o9hpA1/P9gTH0Y5m38s3s+3FicbQeadhuVAgyNXedK7RcCi3d48gQkRnsPeONHxTgE1x&#10;fZVjZvzZ7ei0j43gERcy1NDGOGRShroli2HhB3J8O/rRYuQ4NtKMeOZx28tEqQdpsXP8ocWBXlqq&#10;v/aT1VB1yQF/duWbsuttGt/n8nP6eNX69mZ+fgIRaY5/ZbjgMzoUzFT5yZkges4qTVgmalixwqWg&#10;7tMERKUhWS1BFrn8r1D8AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHTa4QneAAAA&#10;CgEAAA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="006A3599">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="003C6A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="0008496E" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>racodawca wybiera dodatkow</w:t>
+            </w:r>
+            <w:r w:rsidR="00075609">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>y</w:t>
+            </w:r>
+            <w:r w:rsidR="0008496E" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006F682B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>u</w:t>
+            </w:r>
+            <w:r w:rsidR="0008496E" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rząd </w:t>
+            </w:r>
+            <w:r w:rsidR="006F682B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidR="0008496E" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">racy odpowiedzialny za </w:t>
+            </w:r>
+            <w:r w:rsidR="002E53C6" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>realizacj</w:t>
+            </w:r>
+            <w:r w:rsidR="0008496E" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ę </w:t>
+            </w:r>
+            <w:r w:rsidR="008A285B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">krajowej </w:t>
+            </w:r>
+            <w:r w:rsidR="0008496E" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>oferty</w:t>
+            </w:r>
+            <w:r w:rsidR="008A285B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pracy</w:t>
+            </w:r>
+            <w:r w:rsidR="003C6A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">:       </w:t>
+            </w:r>
+            <w:r w:rsidR="008A285B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004F4905">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                  </w:t>
+            </w:r>
+            <w:r w:rsidR="000B627B" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>nie</w:t>
+            </w:r>
+            <w:r w:rsidR="003B29E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004F4905">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="002E53C6" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tak </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E286C02" w14:textId="015C1A96" w:rsidR="00705DE8" w:rsidRPr="00467A1F" w:rsidRDefault="00705DE8" w:rsidP="004F4905">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Jeżeli tak, to proszę wskazać który?  ......................................................................................................................................................</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00907BEA" w:rsidRPr="00467A1F" w14:paraId="6A40E436" w14:textId="77777777" w:rsidTr="004F4905">
+        <w:trPr>
+          <w:trHeight w:val="291"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11165" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20FECE66" w14:textId="7A49EBA6" w:rsidR="00907BEA" w:rsidRPr="004F4905" w:rsidRDefault="00D970B2" w:rsidP="004F4905">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D970B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251856896" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0C2AF630" wp14:editId="7B55825B">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>3038475</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>24130</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="134620" cy="122555"/>
+                      <wp:effectExtent l="13970" t="6350" r="13335" b="13970"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1557602141" name="Prostokąt 1557602141"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="134620" cy="122555"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="7DE7DC87" id="Prostokąt 1557602141" o:spid="_x0000_s1026" style="position:absolute;margin-left:239.25pt;margin-top:1.9pt;width:10.6pt;height:9.65pt;z-index:251856896;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAtN0/&#10;YN4AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBSE7yb+h80z8WaXQrUFeTRGUxOPLb14&#10;W9gVUPYtYZcW/fU+T/U4mcnMN/l2tr04mdF3jhCWiwiEodrpjhqEY7m724DwQZFWvSOD8G08bIvr&#10;q1xl2p1pb06H0AguIZ8phDaEIZPS162xyi/cYIi9DzdaFViOjdSjOnO57WUcRQ/Sqo54oVWDeW5N&#10;/XWYLELVxUf1sy9fI5vukvA2l5/T+wvi7c389AgimDlcwvCHz+hQMFPlJtJe9Air9eaeowgJP2B/&#10;laZrEBVCnCxBFrn8f6D4BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALTdP2DeAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="004F4905" w:rsidRPr="00D970B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251858944" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="16019D8C" wp14:editId="684207E0">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>3504565</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>24130</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="134620" cy="122555"/>
+                      <wp:effectExtent l="13970" t="6350" r="13335" b="13970"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="480351072" name="Prostokąt 480351072"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="134620" cy="122555"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="6639C524" id="Prostokąt 480351072" o:spid="_x0000_s1026" style="position:absolute;margin-left:275.95pt;margin-top:1.9pt;width:10.6pt;height:9.65pt;z-index:251858944;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAXTTB&#10;AN4AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KjzowBNs6kQqEgc2/TC&#10;zYndJBCvo9hpA0/PcoLTajSj2W+K7WIHcTaT7x0hxKsIhKHG6Z5ahGO1u3sE4YMirQZHBuHLeNiW&#10;11eFyrW70N6cD6EVXEI+VwhdCGMupW86Y5VfudEQeyc3WRVYTq3Uk7pwuR1kEkX30qqe+EOnRvPc&#10;mebzMFuEuk+O6ntfvUZ2vUvD21J9zO8viLc3y9MGRDBL+AvDLz6jQ8lMtZtJezEgZFm85ihCygvY&#10;zx7SGESNkPCVZSH/Dyh/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAF00wQDeAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="006A3599">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00907BEA" w:rsidRPr="00D970B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00907BEA" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00907BEA" w:rsidRPr="003B29E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Pracodawca oczekuje organizacji giełd</w:t>
+            </w:r>
+            <w:r w:rsidR="004F4905">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>y</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pracy</w:t>
+            </w:r>
+            <w:r w:rsidR="004F4905">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="00907BEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004F4905">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="004F4905">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">           </w:t>
+            </w:r>
+            <w:r w:rsidR="00907BEA" w:rsidRPr="003B29E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nie          </w:t>
+            </w:r>
+            <w:r w:rsidR="004F4905">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00907BEA" w:rsidRPr="003B29E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tak </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00075609" w:rsidRPr="00467A1F" w14:paraId="13328F88" w14:textId="77777777" w:rsidTr="004F4905">
+        <w:trPr>
+          <w:trHeight w:val="354"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11165" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A4138F2" w14:textId="2363F8F1" w:rsidR="00075609" w:rsidRPr="00467A1F" w:rsidRDefault="008A285B" w:rsidP="004F4905">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251863040" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="75798A1F" wp14:editId="38D12061">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>5819775</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>46355</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="134620" cy="122555"/>
+                      <wp:effectExtent l="13970" t="6350" r="13335" b="13970"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1208170289" name="Prostokąt 1208170289"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="134620" cy="122555"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="72CA27DC" id="Prostokąt 1208170289" o:spid="_x0000_s1026" style="position:absolute;margin-left:458.25pt;margin-top:3.65pt;width:10.6pt;height:9.65pt;z-index:251863040;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAWXCr&#10;9N4AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBSE7yb+h80z8WaXQgShLI3R1MRjSy/e&#10;HvAEKvuWsEuL/nrXUz1OZjLzTb5d9CDONNnesIL1KgBBXJum51bBsdw9PIGwDrnBwTAp+CYL2+L2&#10;JsesMRfe0/ngWuFL2GaooHNuzKS0dUca7cqMxN77NJNG5+XUymbCiy/XgwyDIJYae/YLHY700lH9&#10;dZi1gqoPj/izL98Cne4i976Up/njVan7u+V5A8LR4q5h+MP36FB4psrM3FgxKEjX8aOPKkgiEN5P&#10;oyQBUSkI4xhkkcv/B4pfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFlwq/TeAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251860992" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B7B94C2" wp14:editId="6BD6FDE6">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>5314950</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>46355</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="134620" cy="122555"/>
+                      <wp:effectExtent l="13970" t="6350" r="13335" b="13970"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1268785310" name="Prostokąt 1268785310"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="134620" cy="122555"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="34C4CA71" id="Prostokąt 1268785310" o:spid="_x0000_s1026" style="position:absolute;margin-left:418.5pt;margin-top:3.65pt;width:10.6pt;height:9.65pt;z-index:251860992;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEACfZQ&#10;Ft4AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBSE7yb+h80z8WYXIVKkLI3R1MRjSy/e&#10;HuwroOxbwi4t+utdT3qczGTmm2K7mEGcaXK9ZQX3qwgEcWN1z62CY7W7y0A4j6xxsEwKvsjBtry+&#10;KjDX9sJ7Oh98K0IJuxwVdN6PuZSu6cigW9mROHgnOxn0QU6t1BNeQrkZZBxFqTTYc1jocKTnjprP&#10;w2wU1H18xO999RqZx13i35bqY35/Uer2ZnnagPC0+L8w/OIHdCgDU21n1k4MCrJkHb54BesERPCz&#10;hywGUSuI0xRkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAn2UBbeAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="006A3599">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00D970B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00075609" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Oferta ma zostać upowszechniona agencjom zatrudnienia realizującym pośrednictwo pracy</w:t>
+            </w:r>
+            <w:r w:rsidR="00075609" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> :            nie          </w:t>
+            </w:r>
+            <w:r w:rsidR="004F4905">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00075609" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00705DE8" w:rsidRPr="00467A1F" w14:paraId="706628FB" w14:textId="77777777" w:rsidTr="00FB0ED7">
+        <w:trPr>
+          <w:trHeight w:val="601"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11165" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6485FCBC" w14:textId="0D82BEEA" w:rsidR="00705DE8" w:rsidRPr="003B29E9" w:rsidRDefault="004869F2" w:rsidP="004F4905">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7FC6C521" wp14:editId="0C687174">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>4306570</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>29845</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="134620" cy="122555"/>
+                      <wp:effectExtent l="13970" t="6350" r="13335" b="13970"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="61" name="Prostokąt 61"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="134620" cy="122555"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="5DAD86DB" id="Prostokąt 61" o:spid="_x0000_s1026" style="position:absolute;margin-left:339.1pt;margin-top:2.35pt;width:10.6pt;height:9.65pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAshp3&#10;dN4AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBSE7yb+h80z8WYXkdCCPBqjqYnHll68&#10;PdgVUPYtYZcW/fWup3qczGTmm2K7mEGc9OR6ywj3qwiE5saqnluEY7W724BwnljRYFkjfGsH2/L6&#10;qqBc2TPv9engWxFK2OWE0Hk/5lK6ptOG3MqOmoP3YSdDPsiplWqicyg3g4yjKJWGeg4LHY36udPN&#10;12E2CHUfH+lnX71GJts9+Lel+pzfXxBvb5anRxBeL/4Shj/8gA5lYKrtzMqJASFdb+IQRUjWIIKf&#10;ZlkCokaIkwhkWcj/B8pfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALIad3TeAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27AAC4B0" wp14:editId="69597C49">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>3734435</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>29845</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="122555"/>
                       <wp:effectExtent l="7620" t="6350" r="10160" b="13970"/>
                       <wp:wrapNone/>
                       <wp:docPr id="60" name="Prostokąt 60"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="122555"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
@@ -11588,4683 +12632,3343 @@
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="4B278EDE" id="Prostokąt 60" o:spid="_x0000_s1026" style="position:absolute;margin-left:258.55pt;margin-top:6.1pt;width:10.6pt;height:9.65pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAwg8t&#10;2N4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI7KjzUKCkcSoEKhLLNt2w&#10;m8TTJBDbUey0ga9nWMFydI/uPVNsFzOIM02+d1ZBvIpAkG2c7m2r4Fjt7tYgfECrcXCWFHyRh215&#10;fVVgrt3F7ul8CK3gEutzVNCFMOZS+qYjg37lRrKcndxkMPA5tVJPeOFyM8gkiu6lwd7yQocjPXfU&#10;fB5mo6DukyN+76vXyDzu0vC2VB/z+4tStzfL0wZEoCX8wfCrz+pQslPtZqu9GBRk8UPMKAdJAoKB&#10;LF2nIGoFaZyBLAv5/4PyBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMIPLdjeAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
+                    <v:rect w14:anchorId="78E2CEED" id="Prostokąt 60" o:spid="_x0000_s1026" style="position:absolute;margin-left:294.05pt;margin-top:2.35pt;width:10.6pt;height:9.65pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAy3Px&#10;4t8AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBSE7yb+h80z8WZ3S2ullEdjNDXx2NKL&#10;twesQGXfEnZp0V/veqrHyUxmvkm3k+nEWQ+utYwwnykQmktbtVwjHPPdQwzCeeKKOssa4Vs72Ga3&#10;Nykllb3wXp8PvhahhF1CCI33fSKlKxttyM1srzl4n3Yw5IMcalkNdAnlppORUitpqOWw0FCvXxpd&#10;fh1Gg1C00ZF+9vmbMuvdwr9P+Wn8eEW8v5ueNyC8nvw1DH/4AR2ywFTYkSsnOoTHOJ6HKMLyCUTw&#10;V2q9AFEgREsFMkvl/wPZLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD4uetyCQIAABUE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDLc/Hi3wAA&#10;AAgBAAAPAAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidR="00805291">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="006A3599">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="0033186A" w:rsidRPr="008977FA">
-[...112 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="004869F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Oferta ma zostać upowszechniona w innych państwach</w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="003B29E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="14"/>
-[...8 lines deleted...]
-                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="003B29E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>EOG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">:  </w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="003B29E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="003B29E9" w:rsidRPr="003B29E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">          </w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="003B29E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003B29E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="003B29E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nie      </w:t>
+            </w:r>
+            <w:r w:rsidR="003B29E9" w:rsidRPr="003B29E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="003B29E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidR="003B29E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="003B29E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="003B29E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="033DAEC3" w14:textId="66EA5490" w:rsidR="00D32B30" w:rsidRPr="00467A1F" w:rsidRDefault="00705DE8" w:rsidP="004F4905">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B29E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Jeżeli tak, to proszę wskazać w których? ..........................</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>..............................................................................................................................</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5200" w:type="pct"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2252"/>
+        <w:gridCol w:w="2695"/>
+        <w:gridCol w:w="447"/>
+        <w:gridCol w:w="121"/>
+        <w:gridCol w:w="1984"/>
+        <w:gridCol w:w="3673"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00685E53" w:rsidRPr="00467A1F" w14:paraId="61B0EA36" w14:textId="77777777" w:rsidTr="004869F2">
+        <w:trPr>
+          <w:trHeight w:val="326"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="0149DC00" w14:textId="0DFE1966" w:rsidR="003B29E9" w:rsidRDefault="00685E53" w:rsidP="003B29E9">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">V. Informacje dodatkowe w przypadku zgłoszenia oferty pracy dla obywatela EOG </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F16330B" w14:textId="4D52EF59" w:rsidR="00685E53" w:rsidRPr="00467A1F" w:rsidRDefault="00685E53" w:rsidP="003B29E9">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>(wypełniają tylko pracodawcy zainteresowani zatrudnieniem kandydatów z krajów EOG)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00685E53" w:rsidRPr="00467A1F" w14:paraId="546EABEC" w14:textId="77777777" w:rsidTr="004869F2">
+        <w:trPr>
+          <w:trHeight w:val="652"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2414" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A7BE053" w14:textId="4CE41391" w:rsidR="00685E53" w:rsidRPr="00467A1F" w:rsidRDefault="00C72A2C" w:rsidP="003B29E9">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. </w:t>
+            </w:r>
+            <w:r w:rsidR="00685E53" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Wymagana jest  znajomość języka polskiego:</w:t>
+            </w:r>
+            <w:r w:rsidR="003B29E9" w:rsidRPr="003B29E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ..</w:t>
-[...4 lines deleted...]
-                <w:bCs/>
+              <w:t>(zaznaczyć)</w:t>
+            </w:r>
+            <w:r w:rsidR="003B29E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>.......</w:t>
-[...35 lines deleted...]
-              <w:t>.........</w:t>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="003B29E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidR="00685E53" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>ak</w:t>
+            </w:r>
+            <w:r w:rsidR="003B29E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/nie </w:t>
+            </w:r>
+            <w:r w:rsidR="00685E53" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       na jakim poziomie……………………………</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB4D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>……</w:t>
+            </w:r>
+            <w:r w:rsidR="00685E53" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2586" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D599E9B" w14:textId="5796FBA4" w:rsidR="00685E53" w:rsidRPr="00467A1F" w:rsidRDefault="00685E53" w:rsidP="00085A71">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>2. Dokumenty aplikacyjne należy składać w języku</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42265A9A" w14:textId="59CF0C9C" w:rsidR="00685E53" w:rsidRPr="00467A1F" w:rsidRDefault="00685E53" w:rsidP="00085A71">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>…………………………………………………………</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB4D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>….</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>……….</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E644E" w:rsidRPr="00705DE8" w14:paraId="3FE287D2" w14:textId="77777777" w:rsidTr="008B5432">
+      <w:tr w:rsidR="00685E53" w:rsidRPr="00467A1F" w14:paraId="7FBDBD6F" w14:textId="77777777" w:rsidTr="004869F2">
         <w:trPr>
-          <w:trHeight w:val="532"/>
+          <w:trHeight w:val="549"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10490" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:tcW w:w="2414" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...51 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="6EFB32F2" w14:textId="446B3AEB" w:rsidR="007E644E" w:rsidRPr="007E644E" w:rsidRDefault="007E644E" w:rsidP="007E644E">
+          <w:p w14:paraId="34C65EBE" w14:textId="34025B67" w:rsidR="00685E53" w:rsidRPr="00467A1F" w:rsidRDefault="00685E53" w:rsidP="00085A71">
             <w:pPr>
-              <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007E644E">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">1.Wymagana jest  znajomość języka polskiego:   </w:t>
+            <w:r w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>3. Pracodawca zapewnia zakwaterowanie:</w:t>
+            </w:r>
+            <w:r w:rsidR="003B29E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003B29E9" w:rsidRPr="003B29E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>(zaznaczyć)</w:t>
+            </w:r>
+            <w:r w:rsidR="003B29E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidR="003B29E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>ak</w:t>
+            </w:r>
+            <w:r w:rsidR="003B29E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nie   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21E5D18F" w14:textId="5990F40E" w:rsidR="007E644E" w:rsidRPr="007E644E" w:rsidRDefault="00590F64" w:rsidP="00590F64">
+          <w:p w14:paraId="0A6CDC37" w14:textId="5D478179" w:rsidR="003B29E9" w:rsidRDefault="00685E53" w:rsidP="00085A71">
             <w:pPr>
-              <w:pStyle w:val="Akapitzlist"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...150 lines deleted...]
-              <w:t xml:space="preserve">                 </w:t>
+            <w:r w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Koszt zakwaterowania ponosił będzie: </w:t>
+            </w:r>
+            <w:r w:rsidR="003B29E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="003B29E9" w:rsidRPr="003B29E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>zaznaczyć)</w:t>
+            </w:r>
+            <w:r w:rsidR="003B29E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E212360" w14:textId="20826282" w:rsidR="00685E53" w:rsidRPr="00467A1F" w:rsidRDefault="00685E53" w:rsidP="003B29E9">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>pracodawca</w:t>
+            </w:r>
+            <w:r w:rsidR="003B29E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / pracownik</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF7ED1" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                 </w:t>
+            </w:r>
+            <w:r w:rsidR="00A24FB0" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5228" w:type="dxa"/>
+            <w:tcW w:w="2586" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7856EA92" w14:textId="7DD11549" w:rsidR="00685E53" w:rsidRPr="00467A1F" w:rsidRDefault="00685E53" w:rsidP="00085A71">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>4. Pra</w:t>
+            </w:r>
+            <w:r w:rsidR="00486D3A" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>codawca zapewnia wyżywienie:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003B29E9" w:rsidRPr="003B29E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>(zaznaczyć)</w:t>
+            </w:r>
+            <w:r w:rsidR="003B29E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tak </w:t>
+            </w:r>
+            <w:r w:rsidR="003B29E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>/ nie</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40087BCE" w14:textId="77777777" w:rsidR="003B29E9" w:rsidRDefault="00685E53" w:rsidP="003B29E9">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Koszty wyżywienia ponosił będzie</w:t>
+            </w:r>
+            <w:r w:rsidR="003B29E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="003B29E9" w:rsidRPr="003B29E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>(zaznaczyć)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F028BE5" w14:textId="0D48E1BB" w:rsidR="00685E53" w:rsidRPr="00467A1F" w:rsidRDefault="00685E53" w:rsidP="003B29E9">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B29E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>pracodawca</w:t>
+            </w:r>
+            <w:r w:rsidR="003B29E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ pracownik </w:t>
+            </w:r>
+            <w:r w:rsidR="00160C4C" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF7ED1" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00685E53" w:rsidRPr="00467A1F" w14:paraId="45023F62" w14:textId="77777777" w:rsidTr="004869F2">
+        <w:trPr>
+          <w:trHeight w:val="699"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2414" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="3C8EEC81" w14:textId="35D0C725" w:rsidR="007E644E" w:rsidRPr="007E644E" w:rsidRDefault="007E644E" w:rsidP="007E644E">
+          <w:p w14:paraId="3D7C16EA" w14:textId="79F02AFA" w:rsidR="00685E53" w:rsidRPr="00467A1F" w:rsidRDefault="00685E53" w:rsidP="00085A71">
             <w:pPr>
-              <w:spacing w:before="120" w:after="0"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007E644E">
-[...15 lines deleted...]
-              <w:t>……………………………..</w:t>
+            <w:r w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. Istnieją warunki i możliwości sfinansowania </w:t>
+            </w:r>
+            <w:r w:rsidR="000B627B" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">lub </w:t>
+            </w:r>
+            <w:r w:rsidR="003B29E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>do</w:t>
+            </w:r>
+            <w:r w:rsidR="000B627B" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">finasowania </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kosztów podróży lub przeprowadzki </w:t>
+            </w:r>
+            <w:r w:rsidR="00486D3A" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>ponoszonych przez  pracownika:</w:t>
+            </w:r>
+            <w:r w:rsidR="003B29E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="003B29E9" w:rsidRPr="003B29E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>zaznaczyć)</w:t>
+            </w:r>
+            <w:r w:rsidR="003B29E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidR="00486D3A" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>ta</w:t>
+            </w:r>
+            <w:r w:rsidR="003B29E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>k/</w:t>
+            </w:r>
+            <w:r w:rsidR="000B627B" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>nie</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5262" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="2586" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="1481C404" w14:textId="642039FD" w:rsidR="007E644E" w:rsidRPr="007E644E" w:rsidRDefault="007E644E" w:rsidP="007E644E">
+          <w:p w14:paraId="5C87D224" w14:textId="689EEB62" w:rsidR="00486D3A" w:rsidRPr="00467A1F" w:rsidRDefault="00685E53" w:rsidP="00085A71">
             <w:pPr>
-              <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007E644E">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251682816" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B8AB6AD" wp14:editId="035DA75F">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251764736" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="363AEC88" wp14:editId="148C6A90">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>2559050</wp:posOffset>
+                        <wp:posOffset>1044575</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>89553</wp:posOffset>
+                        <wp:posOffset>178006</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="122555"/>
                       <wp:effectExtent l="0" t="0" r="17780" b="10795"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="172" name="Prostokąt 172"/>
+                      <wp:docPr id="162" name="Prostokąt 162"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="122555"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
-                            <wps:txbx>
-[...10 lines deleted...]
-                            </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="4B8AB6AD" id="Prostokąt 172" o:spid="_x0000_s1031" style="position:absolute;margin-left:201.5pt;margin-top:7.05pt;width:10.6pt;height:9.65pt;z-index:251682816;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5jt1eFAIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjj24q414hRFugwD&#10;ugvQ7QMUWbaFyaJGKbGzrx+lpGl2eRqmB4EUqaPDQ2p5Ow2G7RV6Dbbm+WzOmbISGm27mn/9snl1&#10;zZkPwjbCgFU1PyjPb1cvXyxHV6kCejCNQkYg1lejq3kfgquyzMteDcLPwClLwRZwEIFc7LIGxUjo&#10;g8mK+fwqGwEbhyCV93R6fwzyVcJvWyXDp7b1KjBTc+IW0o5p38Y9Wy1F1aFwvZYnGuIfWAxCW3r0&#10;DHUvgmA71H9ADVoieGjDTMKQQdtqqVINVE0+/62ax144lWohcbw7y+T/H6z8uH90nzFS9+4B5DfP&#10;LKx7YTt1hwhjr0RDz+VRqGx0vjpfiI6nq2w7foCGWit2AZIGU4tDBKTq2JSkPpylVlNgkg7z14ur&#10;ghoiKZQXRVmW6QVRPV126MM7BQOLRs2ROpnAxf7Bh0hGVE8piTwY3Wy0McnBbrs2yPaCur5J64Tu&#10;L9OMZWPNb8qiTMi/xPwlxDytv0EMOtD4Gj3U/PqcJKqo2lvbpOEKQpujTZSNPckYlYtD6qswbSem&#10;m5onBeLJFpoD6YpwnFb6XWT0gD84G2lSa+6/7wQqzsx7S725yReLONrJWZRvoqx4GdleRoSVBFXz&#10;wNnRXIfjd9g51F1PL+VJDQt31M9WJ62fWZ3o0zSmFpx+Thz3Sz9lPf/v1U8AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQC+wuPw3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvlfgHa5G4tXaT&#10;CEGIUyFQkTi26YXbJl6SQGxHsdMGvp7lBMfRjGbeFLvFDuJMU+i907DdKBDkGm9612o4Vfv1HYgQ&#10;0RkcvCMNXxRgV16tCsyNv7gDnY+xFVziQo4auhjHXMrQdGQxbPxIjr13P1mMLKdWmgkvXG4HmSh1&#10;Ky32jhc6HOmpo+bzOFsNdZ+c8PtQvSh7v0/j61J9zG/PWt9cL48PICIt8S8Mv/iMDiUz1X52JohB&#10;Q6ZS/hLZyLYgOJAlWQKi1pCmGciykP8flD8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;OY7dXhQCAAAnBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAvsLj8N4AAAAJAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
-[...12 lines deleted...]
-                    </v:rect>
+                    <v:rect w14:anchorId="0986DDC9" id="Prostokąt 162" o:spid="_x0000_s1026" style="position:absolute;margin-left:82.25pt;margin-top:14pt;width:10.6pt;height:9.65pt;z-index:251764736;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAC+1S&#10;zt4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI7KhD+gppnAqBisSyTTfs&#10;JvE0CcTjKHbawNfjrmB5NUd3zs22k+nEmQbXWlbwOItAEFdWt1wrOBa7hwSE88gaO8uk4JscbPPb&#10;mwxTbS+8p/PB1yKUsEtRQeN9n0rpqoYMupnticPtZAeDPsShlnrASyg3nYyjaCUNthw+NNjTS0PV&#10;12E0Cso2PuLPvniLzNNu7t+n4nP8eFXq/m563oDwNPk/GK76QR3y4FTakbUTXcirxTKgCuIkbLoC&#10;yXINolSwWM9B5pn8vyD/BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAvtUs7eAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="007E644E">
-[...17 lines deleted...]
-            <w:r w:rsidR="00590F64">
+            <w:r w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+            <w:r w:rsidR="00486D3A" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Praca będzie wykonywana w innym miejscu niż siedziba pracodawcy: tak          </w:t>
+            </w:r>
+            <w:r w:rsidR="00486D3A" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>z powodu ………………</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB4D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>……</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>……………..</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6195A5B0" w14:textId="77777777" w:rsidR="00685E53" w:rsidRPr="00467A1F" w:rsidRDefault="007A434E" w:rsidP="00085A71">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467A1F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:sz w:val="18"/>
-[...65 lines deleted...]
-              <w:t xml:space="preserve">tak              nie   </w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251783168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0ADA9B0C" wp14:editId="7F7AE144">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>1045210</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>9731</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="134620" cy="122555"/>
+                      <wp:effectExtent l="0" t="0" r="17780" b="10795"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="111" name="Prostokąt 111"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="134620" cy="122555"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="529424CF" id="Prostokąt 111" o:spid="_x0000_s1026" style="position:absolute;margin-left:82.3pt;margin-top:.75pt;width:10.6pt;height:9.65pt;z-index:251783168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAasaj&#10;sNwAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhNoFEIcSoEKhLHNr1w&#10;28RLEojtKHbawNezPcFtRzOafVNsFjuII02h907D7UqBINd407tWw6Ha3mQgQkRncPCONHxTgE15&#10;eVFgbvzJ7ei4j63gEhdy1NDFOOZShqYji2HlR3LsffjJYmQ5tdJMeOJyO8hEqVRa7B1/6HCk546a&#10;r/1sNdR9csCfXfWq7MP2Lr4t1ef8/qL19dXy9Agi0hL/wnDGZ3Qoman2szNBDKzT+5SjfKxBnP1s&#10;zVNqDYnKQJaF/D+g/AUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD4uetyCQIAABUEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBqxqOw3AAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="00685E53" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00486D3A" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                       nie</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51499A54" w14:textId="345CBED8" w:rsidR="007E644E" w:rsidRPr="007E644E" w:rsidRDefault="007E644E" w:rsidP="007E644E">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00685E53" w:rsidRPr="00467A1F" w14:paraId="5976BDA3" w14:textId="77777777" w:rsidTr="004869F2">
+        <w:trPr>
+          <w:trHeight w:val="573"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2414" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6139CE0D" w14:textId="59464CFC" w:rsidR="00685E53" w:rsidRPr="00467A1F" w:rsidRDefault="00685E53" w:rsidP="00085A71">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007E644E">
-[...12 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>7.Oferta ma zostać dodatkowo upowszechniona w innych państwach EOG:</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB4D4E" w:rsidRPr="003B29E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00590F64">
-[...170 lines deleted...]
-              </w:drawing>
+            <w:r w:rsidR="00BB4D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB4D4E" w:rsidRPr="003B29E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>zaznaczyć)</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB4D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tak</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB4D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ nie     </w:t>
+            </w:r>
+            <w:r w:rsidR="00486D3A" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>w których</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA1AAC" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00486D3A" w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">………………                               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5228" w:type="dxa"/>
+            <w:tcW w:w="2586" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="42B006E0" w14:textId="03E0593D" w:rsidR="007E644E" w:rsidRPr="007E644E" w:rsidRDefault="00590F64" w:rsidP="007E644E">
+          <w:p w14:paraId="6036DDBC" w14:textId="77777777" w:rsidR="00685E53" w:rsidRDefault="00685E53" w:rsidP="00085A71">
             <w:pPr>
-              <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> Pracodawca zapewnia wyżywienie:        tak            nie    </w:t>
+            <w:r w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>8. Inne informacje niezbędne ze względu na charakter pracy</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB4D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00467A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>………………………………………………………</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB4D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>………………..</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76048B20" w14:textId="77777777" w:rsidR="007E644E" w:rsidRPr="007E644E" w:rsidRDefault="007E644E" w:rsidP="007E644E">
+          <w:p w14:paraId="01A2B141" w14:textId="2C14BF25" w:rsidR="000721D9" w:rsidRPr="00467A1F" w:rsidRDefault="000721D9" w:rsidP="00085A71">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...163 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E644E" w:rsidRPr="00705DE8" w14:paraId="6E5A34E8" w14:textId="77777777" w:rsidTr="008B5432">
+      <w:tr w:rsidR="007A434E" w:rsidRPr="00467A1F" w14:paraId="6EE9580D" w14:textId="77777777" w:rsidTr="003F44F1">
         <w:trPr>
-          <w:trHeight w:val="532"/>
+          <w:trHeight w:val="219"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5262" w:type="dxa"/>
+            <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="77E37223" w14:textId="213371EE" w:rsidR="007E644E" w:rsidRPr="007E644E" w:rsidRDefault="00590F64" w:rsidP="00590F64">
+          <w:p w14:paraId="3B560ACE" w14:textId="1D672BAF" w:rsidR="007A434E" w:rsidRPr="00B35CB8" w:rsidRDefault="007A434E" w:rsidP="00B35CB8">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...399 lines deleted...]
-              <w:t xml:space="preserve">………………………..             </w:t>
+            <w:r w:rsidRPr="00B35CB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VI. </w:t>
+            </w:r>
+            <w:r w:rsidR="00B35CB8" w:rsidRPr="00B35CB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Adnotacja urzędu pracy ( uzupełnia pracownik urzędu)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E644E" w:rsidRPr="00705DE8" w14:paraId="76981861" w14:textId="77777777" w:rsidTr="008B5432">
+      <w:tr w:rsidR="00B35CB8" w:rsidRPr="00467A1F" w14:paraId="7F6A8024" w14:textId="77777777" w:rsidTr="004869F2">
         <w:trPr>
-          <w:trHeight w:val="532"/>
+          <w:trHeight w:val="698"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5262" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="1008" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="7337B723" w14:textId="77777777" w:rsidR="007E644E" w:rsidRPr="007E644E" w:rsidRDefault="007E644E" w:rsidP="007E644E">
+          <w:p w14:paraId="22552F66" w14:textId="322FD2A5" w:rsidR="00B35CB8" w:rsidRPr="004869F2" w:rsidRDefault="00B35CB8" w:rsidP="00B35CB8">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007E644E">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">      , w których  ………………………….        </w:t>
+            <w:r w:rsidRPr="004869F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.Numer oferty:                      </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="464F9706" w14:textId="77777777" w:rsidR="007E644E" w:rsidRDefault="007E644E" w:rsidP="007E644E">
+          <w:p w14:paraId="68D9D01F" w14:textId="77777777" w:rsidR="00B35CB8" w:rsidRPr="004869F2" w:rsidRDefault="00B35CB8" w:rsidP="00B35CB8">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007E644E">
-[...61 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="4566B138" w14:textId="3B79B533" w:rsidR="00590F64" w:rsidRPr="007E644E" w:rsidRDefault="00590F64" w:rsidP="007E644E">
+          <w:p w14:paraId="5E49C28B" w14:textId="77777777" w:rsidR="00F44F56" w:rsidRPr="004869F2" w:rsidRDefault="00F44F56" w:rsidP="00B35CB8">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="30F9B528" w14:textId="77777777" w:rsidR="00F44F56" w:rsidRPr="004869F2" w:rsidRDefault="00F44F56" w:rsidP="00B35CB8">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2410FC21" w14:textId="5AD87521" w:rsidR="00F44F56" w:rsidRPr="004869F2" w:rsidRDefault="00F44F56" w:rsidP="00B35CB8">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5228" w:type="dxa"/>
+            <w:tcW w:w="1206" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AA5410D" w14:textId="4127591B" w:rsidR="00B35CB8" w:rsidRPr="004869F2" w:rsidRDefault="00B35CB8" w:rsidP="00B35CB8">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004869F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. Numer pracodawcy: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1142" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="7638FF98" w14:textId="1DB67771" w:rsidR="007E644E" w:rsidRPr="007E644E" w:rsidRDefault="007E644E" w:rsidP="00590F64">
+          <w:p w14:paraId="70BD5900" w14:textId="2EC424F8" w:rsidR="00B35CB8" w:rsidRPr="004869F2" w:rsidRDefault="00B35CB8" w:rsidP="00B35CB8">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007E644E">
-[...15 lines deleted...]
-              <w:t>…………………….</w:t>
+            <w:r w:rsidRPr="004869F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. Data zgłoszenia oferty: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="162D9C35" w14:textId="77777777" w:rsidR="007E644E" w:rsidRDefault="007E644E" w:rsidP="00590F64">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="26E2F258" w14:textId="10269AB3" w:rsidR="00B35CB8" w:rsidRPr="004869F2" w:rsidRDefault="00F44F56" w:rsidP="00F44F56">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="004869F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>4. Podpis/pieczątka pracownika urzędu:</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="7FAABD2F" w14:textId="77777777" w:rsidR="00245AD1" w:rsidRDefault="00245AD1" w:rsidP="00590F64">
+          <w:p w14:paraId="4CBCBB4E" w14:textId="4FB877CA" w:rsidR="00F44F56" w:rsidRPr="004869F2" w:rsidRDefault="00F44F56" w:rsidP="00F44F56">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...31 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E644E" w:rsidRPr="00705DE8" w14:paraId="14A0B4E4" w14:textId="77777777" w:rsidTr="008B5432">
+      <w:tr w:rsidR="00F44F56" w:rsidRPr="00467A1F" w14:paraId="679EC4F3" w14:textId="77777777" w:rsidTr="004869F2">
         <w:trPr>
-          <w:trHeight w:val="532"/>
+          <w:trHeight w:val="50"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10490" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:tcW w:w="2468" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="011819C1" w14:textId="23D058E5" w:rsidR="007E644E" w:rsidRPr="00590F64" w:rsidRDefault="007E644E" w:rsidP="00590F64">
+          <w:p w14:paraId="1DE31F32" w14:textId="2D308CB1" w:rsidR="00D32B30" w:rsidRPr="00F44F56" w:rsidRDefault="00F44F56" w:rsidP="00F44F56">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00590F64">
+            <w:r w:rsidRPr="00F44F56">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t xml:space="preserve">VI. Adnotacja urzędu pracy </w:t>
-[...11 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5. Dezaktualizacja oferty: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31C8CBB6" w14:textId="2D207284" w:rsidR="00F44F56" w:rsidRDefault="00F44F56" w:rsidP="00F44F56">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>1) Anulowana: ……………………………………..…………….</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5ED6DA78" w14:textId="57DCD02C" w:rsidR="00F44F56" w:rsidRDefault="00F44F56" w:rsidP="00F44F56">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>2) Upływ terminu: ……………………………………………….</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5ECFA436" w14:textId="4D2B1E5F" w:rsidR="00F44F56" w:rsidRDefault="00F44F56" w:rsidP="00F44F56">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>3) Zrealizowana: …………………………….……………………</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B6DC0C0" w14:textId="51F63279" w:rsidR="00F44F56" w:rsidRDefault="00F44F56" w:rsidP="00F44F56">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>4) Wycofana: ……………………………………………………..</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37CBC166" w14:textId="1DC80D5C" w:rsidR="00F44F56" w:rsidRPr="00F44F56" w:rsidRDefault="00F44F56" w:rsidP="00F44F56">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>5) Inne: ……………………………………………………………</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2532" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DFEFCE1" w14:textId="77777777" w:rsidR="00F44F56" w:rsidRPr="00F44F56" w:rsidRDefault="00F44F56" w:rsidP="00F44F56">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F44F56">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6. Sposób przyjęcia oferty pracy: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E56B0AB" w14:textId="77777777" w:rsidR="00F44F56" w:rsidRDefault="00F44F56" w:rsidP="00F44F56">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) osobiście </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FEAF0A7" w14:textId="77777777" w:rsidR="00F44F56" w:rsidRDefault="00F44F56" w:rsidP="00F44F56">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>2) telefonicznie ( poinformowano o klauzuli RODO)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="138F69E9" w14:textId="77777777" w:rsidR="00F44F56" w:rsidRDefault="00F44F56" w:rsidP="00F44F56">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>3) e-mail</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67756C13" w14:textId="77777777" w:rsidR="00F44F56" w:rsidRDefault="00F44F56" w:rsidP="00F44F56">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4) praca.gov.pl </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EFF8062" w14:textId="48EE7E4E" w:rsidR="00EC6129" w:rsidRDefault="00F44F56" w:rsidP="00A34B74">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>5) inny: ……………………………………………………………</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EBA7187" w14:textId="77777777" w:rsidR="00D734E9" w:rsidRDefault="00D734E9" w:rsidP="00A34B74">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="660BA3FB" w14:textId="6104760B" w:rsidR="00D734E9" w:rsidRPr="00F44F56" w:rsidRDefault="00D734E9" w:rsidP="00A34B74">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E644E" w:rsidRPr="00705DE8" w14:paraId="53219295" w14:textId="77777777" w:rsidTr="00934F12">
+      <w:tr w:rsidR="00F44F56" w:rsidRPr="00467A1F" w14:paraId="5828A58F" w14:textId="77777777" w:rsidTr="00F44F56">
         <w:trPr>
-          <w:trHeight w:val="532"/>
+          <w:trHeight w:val="219"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2943" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="384C2520" w14:textId="77777777" w:rsidR="00D734E9" w:rsidRDefault="00D734E9" w:rsidP="00F44F56">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="615A16C6" w14:textId="5194108F" w:rsidR="00F44F56" w:rsidRPr="007B5B15" w:rsidRDefault="00F44F56" w:rsidP="00F44F56">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5B15">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>VII Informacja dla pracodawcy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E53C6" w:rsidRPr="00467A1F" w14:paraId="0C391959" w14:textId="77777777" w:rsidTr="003F44F1">
+        <w:trPr>
+          <w:trHeight w:val="219"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="44AB7386" w14:textId="706ED17F" w:rsidR="007E644E" w:rsidRDefault="00590F64" w:rsidP="00934F12">
+          <w:p w14:paraId="36BE7A8C" w14:textId="0C0B0020" w:rsidR="00D63FFB" w:rsidRPr="00D734E9" w:rsidRDefault="002E53C6" w:rsidP="00D32B30">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D734E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                                      </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00A0BF33" w14:textId="425C80BA" w:rsidR="00244F4E" w:rsidRPr="00D734E9" w:rsidRDefault="00244F4E" w:rsidP="00244F4E">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D734E9">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Pracodawca w zgłoszeniu oferty pracy wybiera PUP wiodący w zakresie realizacji oferty pracy, właściwy ze względu na siedzibę pracodawcy albo miejsce wykonywania pracy albo inny wybrany przez siebie PUP. Pracodawca poza wybraniem PUP wiodącego może wybrać dodatkowe PUP odpowiedzialne</w:t>
+            </w:r>
+            <w:r w:rsidR="007B5B15" w:rsidRPr="00D734E9">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D734E9">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>za realizację oferty pracy, w szczególności jeżeli miejscem wykonywania pracy określonym w ofercie pracy jest województwo lub teren całego kraju.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31D3CB44" w14:textId="198BDC3A" w:rsidR="00244F4E" w:rsidRPr="00D734E9" w:rsidRDefault="00244F4E" w:rsidP="00244F4E">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D734E9">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PUP  nie może przyjąć oferty pracy, jeżeli pracodawca zawarł w ofercie pracy wymagania, które naruszają zasady równego traktowania w zatrudnieniu w rozumieniu przepisów prawa pracy lub dyskryminują kandydatów do pracy, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D734E9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>w szczególności ze względu na płeć, wiek, niepełnosprawność, rasę, religię, narodowość, przekonania polityczne, przynależność związkową, pochodzenie etniczne, wyznanie lub orientację seksualną.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2529AAF9" w14:textId="77777777" w:rsidR="00244F4E" w:rsidRPr="00D734E9" w:rsidRDefault="00244F4E" w:rsidP="00244F4E">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="13"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...282 lines deleted...]
-            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="9900"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-1"/>
-              <w:jc w:val="center"/>
-[...3 lines deleted...]
-                <w:i/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D734E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PUP może nie przyjąć oferty pracy, w szczególności jeżeli pracodawca </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D734E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>okresie 365 dni przed dniem zgłoszenia oferty pracy został ukarany lub skazany prawomocnym wyrokiem za naruszenie przepisów prawa pracy albo jest objęty postępowaniem dotyczącym naruszenia przepisów prawa pracy lub innych uzasadnionych przypadkach.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A90EB6F" w14:textId="747122BF" w:rsidR="00244F4E" w:rsidRPr="00D734E9" w:rsidRDefault="00244F4E" w:rsidP="00244F4E">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00590F64">
-[...3 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="00D734E9">
+              <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="pl-PL"/>
-[...25 lines deleted...]
-              <w:t>Data przyjęcia oferty:</w:t>
+              </w:rPr>
+              <w:t>PUP za pośrednictwem systemu teleinformatycznego w ramach weryfikacji danych może pozyskać z systemu teleinformatycznego Zakładu Ubezpieczeń Społecznych, od organów Krajowej Administracji Skarbowej oraz z systemu teleinformatycznego Kasy Rolniczego Ubezpieczenia Społecznego informacje o zaległościach pracodawcy,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49D0605D" w14:textId="77777777" w:rsidR="007E644E" w:rsidRPr="00590F64" w:rsidRDefault="007E644E" w:rsidP="00F872E6">
-[...239 lines deleted...]
-          <w:p w14:paraId="5409518A" w14:textId="3623BE14" w:rsidR="007E644E" w:rsidRPr="00590F64" w:rsidRDefault="007E644E" w:rsidP="00F872E6">
+          <w:p w14:paraId="34A4E2C5" w14:textId="0D5BB412" w:rsidR="00244F4E" w:rsidRPr="00D734E9" w:rsidRDefault="00244F4E" w:rsidP="00244F4E">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="13"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="pl-PL"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="9900"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="-1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00590F64">
-[...42 lines deleted...]
-              <w:t>……</w:t>
+            <w:r w:rsidRPr="00D734E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>W przypadku braku kandydatów spełniających wymagania określone w krajowej ofercie pracy PUP ustala z pracodawcą krajowym dalsze postępowanie z tą ofertą, w tym informuje o możliwości zmiany wymagań określonych w tej ofercie.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0489EF22" w14:textId="5F4A080D" w:rsidR="007E644E" w:rsidRPr="00590F64" w:rsidRDefault="007E644E" w:rsidP="00F872E6">
+          <w:p w14:paraId="3C43373E" w14:textId="75FDAAED" w:rsidR="007B5B15" w:rsidRPr="00D734E9" w:rsidRDefault="007B5B15" w:rsidP="00244F4E">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="13"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="pl-PL"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="9900"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="-1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00590F64">
-[...24 lines deleted...]
-              <w:t>……</w:t>
+            <w:r w:rsidRPr="00D734E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>W przypadku zaistnienia okoliczności, o których mowa w art. 83 ust. 12 i 13 Ustawy z dnia 20 marca 2025 r. o rynku pracy                         i służbach zatrudnienia (Dz.U. 2025 r. poz. 620) Powiatowy Urząd Pracy może nie przyjąć do realizacji oferty pracy.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66D74ED6" w14:textId="2991F3FD" w:rsidR="00590F64" w:rsidRDefault="007E644E" w:rsidP="00F872E6">
+          <w:p w14:paraId="04C695E2" w14:textId="77777777" w:rsidR="007B5B15" w:rsidRPr="007B5B15" w:rsidRDefault="007B5B15" w:rsidP="007B5B15">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
-              <w:numPr>
-[...9 lines deleted...]
-                <w:lang w:eastAsia="pl-PL"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="9900"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="-1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00590F64">
-[...25 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="10DBC140" w14:textId="21508884" w:rsidR="007E644E" w:rsidRDefault="00590F64" w:rsidP="00F872E6">
+          <w:p w14:paraId="4660F76F" w14:textId="349C6ED7" w:rsidR="00D63FFB" w:rsidRPr="007B5B15" w:rsidRDefault="00244F4E" w:rsidP="00244F4E">
             <w:pPr>
-              <w:pStyle w:val="Akapitzlist"/>
-[...10 lines deleted...]
-                <w:lang w:eastAsia="pl-PL"/>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:rPr>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00590F64">
-[...51 lines deleted...]
-              <w:t>..</w:t>
+            <w:r w:rsidRPr="007B5B15">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">W przypadku </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B5B15">
+              <w:rPr>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>dezaktualizacji oferty pracy pracodawca powinien niezwłocznie powiadomić o tym fakcie PUP.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5895E6AA" w14:textId="77777777" w:rsidR="00590F64" w:rsidRDefault="00590F64" w:rsidP="00F872E6">
+          <w:p w14:paraId="0621B551" w14:textId="77777777" w:rsidR="00244F4E" w:rsidRPr="007B5B15" w:rsidRDefault="00244F4E" w:rsidP="00244F4E">
             <w:pPr>
-              <w:pStyle w:val="Akapitzlist"/>
-[...10 lines deleted...]
-                <w:lang w:eastAsia="pl-PL"/>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="77040216" w14:textId="10A80015" w:rsidR="00244F4E" w:rsidRPr="007B5B15" w:rsidRDefault="007B5B15" w:rsidP="00244F4E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-              <w:t>Inna: …………………………………………………….</w:t>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r w:rsidR="00244F4E" w:rsidRPr="007B5B15">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Administrator - Powiatowy Urząd Pracy w </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B5B15">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Sandomierzu</w:t>
+            </w:r>
+            <w:r w:rsidR="00244F4E" w:rsidRPr="007B5B15">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> z siedzibą w </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B5B15">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sandomierzu </w:t>
+            </w:r>
+            <w:r w:rsidR="00244F4E" w:rsidRPr="007B5B15">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> przy ul. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B5B15">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Mickiewicza 34</w:t>
+            </w:r>
+            <w:r w:rsidR="00244F4E" w:rsidRPr="007B5B15">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, informuje Panią/Pana o realizacji nałożonego na administratora obowiązku informacyjnego istniejącego w przypadku zbierania danych osobowych zgodnie z art. 13, 14 i 15 rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu takich danych oraz uchylenia dyrektywy 95/46/ WE (Dz. Urz. UE L 119/1 z 4.05.2016 r ). Pełna treść klauzuli informacyjnej dotyczącej obowiązków Administratora – Powiatowego Urzędu Pracy w </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B5B15">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Sandomierzu</w:t>
+            </w:r>
+            <w:r w:rsidR="00244F4E" w:rsidRPr="007B5B15">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zamieszczona jest na stronie BIP, w zakładce: „ochrona danych osobowych” </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B5B15">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>https://pupsandomierz.bip.gov.pl/klauzula-informacyjna/klauzula-informacyjna-dla-pracodawcow.html</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="184B1636" w14:textId="09CD3AAC" w:rsidR="00F872E6" w:rsidRPr="00F872E6" w:rsidRDefault="00F872E6" w:rsidP="00F872E6">
+          <w:p w14:paraId="0929A7EE" w14:textId="3B8431B0" w:rsidR="007B5B15" w:rsidRDefault="007B5B15" w:rsidP="007B5B15">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="pl-PL"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5B15">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">            </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B5B15">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Oświadczam, że</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B5B15">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wyrażam zgodę na udostępnianie powyższych danych o firmie w zakresie świadczenia usług i instrumentów rynku pracy oraz zapoznałem  się z informacją zamieszczoną dla pracodawcy.    </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="767198A2" w14:textId="77777777" w:rsidR="007B5B15" w:rsidRDefault="007B5B15" w:rsidP="007B5B15">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="10B1D60A" w14:textId="7F8BF7D8" w:rsidR="007B5B15" w:rsidRPr="007B5B15" w:rsidRDefault="007B5B15" w:rsidP="007B5B15">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-              <w:t>…………………………………………………………….…</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                   </w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...12 lines deleted...]
-          <w:p w14:paraId="659AB014" w14:textId="77777777" w:rsidR="007E644E" w:rsidRPr="009E75E5" w:rsidRDefault="007E644E" w:rsidP="00F872E6">
+          <w:p w14:paraId="5A711971" w14:textId="4F27F528" w:rsidR="002E53C6" w:rsidRDefault="00A34B74" w:rsidP="00D32B30">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...24 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00D63FFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                                                          </w:t>
+            </w:r>
+            <w:r w:rsidR="00D63FFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D63FFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidR="002E53C6" w:rsidRPr="00D63FFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidR="00D63FFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">            </w:t>
+            </w:r>
+            <w:r w:rsidR="002E53C6" w:rsidRPr="00D63FFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="009E75E5">
-[...8 lines deleted...]
-              <w:t>Sposób przyjęcia oferty:</w:t>
+            <w:r w:rsidR="002E53C6" w:rsidRPr="00D63FFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="007B5B15">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                          ……………</w:t>
+            </w:r>
+            <w:r w:rsidR="00D63FFB" w:rsidRPr="00D63FFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>……………………..</w:t>
+            </w:r>
+            <w:r w:rsidR="007C75E7" w:rsidRPr="00D63FFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+            <w:r w:rsidR="002E53C6" w:rsidRPr="00D63FFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>……………………………………</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A61D397" w14:textId="77777777" w:rsidR="007E644E" w:rsidRDefault="007E644E" w:rsidP="007E644E">
+          <w:p w14:paraId="2E1BA4FF" w14:textId="77777777" w:rsidR="007B5B15" w:rsidRPr="00D63FFB" w:rsidRDefault="007B5B15" w:rsidP="00D32B30">
             <w:pPr>
-              <w:pStyle w:val="Akapitzlist"/>
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="15FF5061" w14:textId="77777777" w:rsidR="007E644E" w:rsidRDefault="007E644E" w:rsidP="007E644E">
+          <w:p w14:paraId="0AC6FBEF" w14:textId="6B49EE90" w:rsidR="002E53C6" w:rsidRPr="00D63FFB" w:rsidRDefault="002E53C6" w:rsidP="00085A71">
             <w:pPr>
-              <w:pStyle w:val="Akapitzlist"/>
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>e-mail</w:t>
+            <w:r w:rsidRPr="00D63FFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                                                                                              </w:t>
+            </w:r>
+            <w:r w:rsidR="00D63FFB" w:rsidRPr="00D63FFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidR="00D63FFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                </w:t>
+            </w:r>
+            <w:r w:rsidR="00D63FFB" w:rsidRPr="00D63FFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r w:rsidR="00D63FFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">            </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D63FFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00D63FFB" w:rsidRPr="00D63FFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D63FFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>ata i podpis osoby upoważnionej</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7EBB4AEA" w14:textId="77777777" w:rsidR="007E644E" w:rsidRPr="00CC6020" w:rsidRDefault="007E644E" w:rsidP="007E644E">
+          <w:p w14:paraId="0F09F643" w14:textId="10F1A006" w:rsidR="002E53C6" w:rsidRPr="00D63FFB" w:rsidRDefault="00D63FFB" w:rsidP="00D63FFB">
             <w:pPr>
-              <w:pStyle w:val="Akapitzlist"/>
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00D63FFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="18"/>
-[...10 lines deleted...]
-                <w:lang w:eastAsia="pl-PL"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Podstawa</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D63FFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...1337 lines deleted...]
-              <w:t xml:space="preserve">                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                 </w:t>
+            <w:r w:rsidRPr="00D63FFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">prawna: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D63FFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Ustawa</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D63FFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D63FFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>z</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D63FFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D63FFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>dnia</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D63FFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D63FFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D63FFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D63FFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>marca</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D63FFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D63FFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2025</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D63FFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D63FFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>r.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D63FFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D63FFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D63FFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D63FFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>rynku</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D63FFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D63FFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>pracy</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D63FFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D63FFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D63FFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D63FFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>służbach</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D63FFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D63FFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>zatrudnienia.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="09765EFD" w14:textId="63BE8344" w:rsidR="004705DE" w:rsidRDefault="004705DE" w:rsidP="000E0C0E">
+    <w:p w14:paraId="09765EFD" w14:textId="02DB35D7" w:rsidR="004705DE" w:rsidRPr="000E0C0E" w:rsidRDefault="004705DE" w:rsidP="000E0C0E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3604A064" w14:textId="613C441C" w:rsidR="0060070D" w:rsidRDefault="0060070D" w:rsidP="000E0C0E">
-[...62 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId12"/>
+    <w:sectPr w:rsidR="004705DE" w:rsidRPr="000E0C0E" w:rsidSect="004705DE">
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="340" w:right="567" w:bottom="142" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7D6DB7A2" w14:textId="77777777" w:rsidR="0011301E" w:rsidRDefault="0011301E" w:rsidP="00705DE8">
+    <w:p w14:paraId="1B961C1A" w14:textId="77777777" w:rsidR="00415A23" w:rsidRDefault="00415A23" w:rsidP="00705DE8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="06015237" w14:textId="77777777" w:rsidR="0011301E" w:rsidRDefault="0011301E" w:rsidP="00705DE8">
+    <w:p w14:paraId="4ACD2FAD" w14:textId="77777777" w:rsidR="00415A23" w:rsidRDefault="00415A23" w:rsidP="00705DE8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial MT">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
-      <w:id w:val="-1572260623"/>
+      <w:id w:val="-117380098"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="032CD83C" w14:textId="3EA45A50" w:rsidR="005F061F" w:rsidRDefault="005F061F">
+      <w:p w14:paraId="3299ED40" w14:textId="7BE749D4" w:rsidR="000721D9" w:rsidRDefault="000721D9">
         <w:pPr>
           <w:pStyle w:val="Stopka"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="14897519" w14:textId="77777777" w:rsidR="005F061F" w:rsidRDefault="005F061F">
+  <w:p w14:paraId="151853AC" w14:textId="77777777" w:rsidR="000721D9" w:rsidRDefault="000721D9">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0FAAE42F" w14:textId="77777777" w:rsidR="0011301E" w:rsidRDefault="0011301E" w:rsidP="00705DE8">
+    <w:p w14:paraId="296FE0CB" w14:textId="77777777" w:rsidR="00415A23" w:rsidRDefault="00415A23" w:rsidP="00705DE8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="752DC3EF" w14:textId="77777777" w:rsidR="0011301E" w:rsidRDefault="0011301E" w:rsidP="00705DE8">
+    <w:p w14:paraId="2322ED46" w14:textId="77777777" w:rsidR="00415A23" w:rsidRDefault="00415A23" w:rsidP="00705DE8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="016111CB"/>
-[...87 lines deleted...]
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03993C57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="47587282"/>
     <w:lvl w:ilvl="0" w:tplc="97DE847E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16360,50 +16064,163 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="05F007D4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="43C2D2CA"/>
+    <w:lvl w:ilvl="0" w:tplc="04150001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="241C7BFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1152C334"/>
     <w:lvl w:ilvl="0" w:tplc="2FEE28A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -16450,344 +16267,53 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="243823E8"/>
+    <w:nsid w:val="2A4E29EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="39862A96"/>
-[...290 lines deleted...]
-    <w:tmpl w:val="C3D08F24"/>
+    <w:tmpl w:val="19401DCE"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -16829,229 +16355,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...177 lines deleted...]
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43EA1A0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7556F1E2"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1260"/>
         </w:tabs>
         <w:ind w:left="1260" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17147,51 +16495,229 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6300"/>
         </w:tabs>
         <w:ind w:left="6300" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7020"/>
         </w:tabs>
         <w:ind w:left="7020" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46091D82"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AD1CB68E"/>
+    <w:lvl w:ilvl="0" w:tplc="41F01832">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46B30A18"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5E1CC036"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50297960"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4860F5EE"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -17236,51 +16762,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5158727E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B0AAF656"/>
     <w:lvl w:ilvl="0" w:tplc="F8A0C7C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -17325,278 +16851,178 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52E858F9"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="578B333F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="99F2646C"/>
-[...2 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:tmpl w:val="84F29A6E"/>
+    <w:lvl w:ilvl="0" w:tplc="E564F21A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="419" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="65DC311C">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="419" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="2" w:tplc="7DDE1938">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2397" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="3" w:tplc="EF9EFFEE">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3385" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="4" w:tplc="0A9E9476">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="4374" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="5" w:tplc="E228B200">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="5363" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="6" w:tplc="2A44F64E">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="6351" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="7" w:tplc="B73044F4">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="7340" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="8" w:tplc="D91A33D6">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="8328" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C365619"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67B26180"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3D1CC634"/>
-[...111 lines deleted...]
-    <w:tmpl w:val="5444332A"/>
+    <w:tmpl w:val="1626F376"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -17638,140 +17064,165 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6AAD2F4A"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="785F29FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3306C790"/>
-[...1 lines deleted...]
-      <w:start w:val="1"/>
+    <w:tmpl w:val="D256AA88"/>
+    <w:lvl w:ilvl="0" w:tplc="B7664F08">
+      <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1)"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="419" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="%2."/>
+    <w:lvl w:ilvl="1" w:tplc="5114E21A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1408" w:hanging="284"/>
       </w:pPr>
+      <w:rPr>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
-[...11 lines deleted...]
-      <w:lvlText w:val="%4."/>
+    <w:lvl w:ilvl="2" w:tplc="94E47EEE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2397" w:hanging="284"/>
       </w:pPr>
+      <w:rPr>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="%5."/>
+    <w:lvl w:ilvl="3" w:tplc="F678F732">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3385" w:hanging="284"/>
       </w:pPr>
+      <w:rPr>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
-[...11 lines deleted...]
-      <w:lvlText w:val="%7."/>
+    <w:lvl w:ilvl="4" w:tplc="DCECC5AC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4374" w:hanging="284"/>
       </w:pPr>
+      <w:rPr>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="%8."/>
+    <w:lvl w:ilvl="5" w:tplc="EB500B92">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5363" w:hanging="284"/>
       </w:pPr>
+      <w:rPr>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
-[...3 lines deleted...]
-      <w:lvlJc w:val="right"/>
+    <w:lvl w:ilvl="6" w:tplc="3236BBEC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6351" w:hanging="284"/>
       </w:pPr>
+      <w:rPr>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FBD6EFCC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7340" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08A4E4D2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8328" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A4F6A87"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C978782A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17843,491 +17294,377 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...178 lines deleted...]
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="1" w16cid:durableId="1836721233">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1704935363">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="2" w16cid:durableId="507863724">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1391225604">
+  <w:num w:numId="3" w16cid:durableId="1595017148">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1454517625">
+  <w:num w:numId="4" w16cid:durableId="882835643">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="652683703">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1355037355">
+    <w:abstractNumId w:val="9"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2"/>
+    <w:lvlOverride w:ilvl="3"/>
+    <w:lvlOverride w:ilvl="4"/>
+    <w:lvlOverride w:ilvl="5"/>
+    <w:lvlOverride w:ilvl="6"/>
+    <w:lvlOverride w:ilvl="7"/>
+    <w:lvlOverride w:ilvl="8"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="589657556">
     <w:abstractNumId w:val="11"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="8"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1"/>
+    <w:lvlOverride w:ilvl="2"/>
+    <w:lvlOverride w:ilvl="3"/>
+    <w:lvlOverride w:ilvl="4"/>
+    <w:lvlOverride w:ilvl="5"/>
+    <w:lvlOverride w:ilvl="6"/>
+    <w:lvlOverride w:ilvl="7"/>
+    <w:lvlOverride w:ilvl="8"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="297615160">
+  <w:num w:numId="8" w16cid:durableId="272173514">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="42558370">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1722359366">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1721782676">
+  <w:num w:numId="11" w16cid:durableId="225068227">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="735517131">
-[...26 lines deleted...]
-  <w:num w:numId="16" w16cid:durableId="226302328">
+  <w:num w:numId="12" w16cid:durableId="461969667">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="461969667">
-[...6 lines deleted...]
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="13" w16cid:durableId="1590192214">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="43009"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00852B96"/>
-    <w:rsid w:val="000010B1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00047B71"/>
+    <w:rsid w:val="00002955"/>
+    <w:rsid w:val="00043BAF"/>
+    <w:rsid w:val="0004649D"/>
+    <w:rsid w:val="00063393"/>
     <w:rsid w:val="000636B1"/>
+    <w:rsid w:val="000721D9"/>
     <w:rsid w:val="0007281B"/>
     <w:rsid w:val="000734C6"/>
+    <w:rsid w:val="00075609"/>
+    <w:rsid w:val="00083FF6"/>
+    <w:rsid w:val="0008496E"/>
+    <w:rsid w:val="00085A71"/>
     <w:rsid w:val="000869EF"/>
     <w:rsid w:val="000A27D8"/>
     <w:rsid w:val="000B33A0"/>
-    <w:rsid w:val="000B5E1D"/>
-    <w:rsid w:val="000C0A0E"/>
+    <w:rsid w:val="000B627B"/>
     <w:rsid w:val="000E0C0E"/>
+    <w:rsid w:val="000E1FAD"/>
     <w:rsid w:val="000E3686"/>
     <w:rsid w:val="0011301E"/>
+    <w:rsid w:val="00124140"/>
     <w:rsid w:val="001257F3"/>
     <w:rsid w:val="00127E97"/>
-    <w:rsid w:val="00130E09"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00193340"/>
+    <w:rsid w:val="001504A4"/>
+    <w:rsid w:val="00160C4C"/>
+    <w:rsid w:val="001642CC"/>
+    <w:rsid w:val="00187CCD"/>
+    <w:rsid w:val="00190CEE"/>
     <w:rsid w:val="001A126B"/>
-    <w:rsid w:val="001B1C50"/>
     <w:rsid w:val="001C5216"/>
     <w:rsid w:val="001E368E"/>
-    <w:rsid w:val="00201799"/>
     <w:rsid w:val="002062E9"/>
-    <w:rsid w:val="002165A1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00245AD1"/>
+    <w:rsid w:val="00225D8C"/>
+    <w:rsid w:val="00244F4E"/>
+    <w:rsid w:val="002623B5"/>
+    <w:rsid w:val="00267DCA"/>
     <w:rsid w:val="00272A23"/>
+    <w:rsid w:val="002A3685"/>
     <w:rsid w:val="002A7BBC"/>
-    <w:rsid w:val="002E3653"/>
+    <w:rsid w:val="002D7F80"/>
+    <w:rsid w:val="002E53C6"/>
     <w:rsid w:val="00303983"/>
+    <w:rsid w:val="0031130D"/>
     <w:rsid w:val="003162BF"/>
+    <w:rsid w:val="00322AB0"/>
+    <w:rsid w:val="003240DE"/>
+    <w:rsid w:val="0033086F"/>
     <w:rsid w:val="00330ADC"/>
-    <w:rsid w:val="0033186A"/>
-[...2 lines deleted...]
-    <w:rsid w:val="003756FB"/>
+    <w:rsid w:val="003553D6"/>
+    <w:rsid w:val="003A0A4C"/>
+    <w:rsid w:val="003A15A8"/>
     <w:rsid w:val="003A24E7"/>
-    <w:rsid w:val="003C116D"/>
-    <w:rsid w:val="003C19B1"/>
+    <w:rsid w:val="003A2E9D"/>
+    <w:rsid w:val="003B29E9"/>
     <w:rsid w:val="003C22ED"/>
+    <w:rsid w:val="003C6A4E"/>
     <w:rsid w:val="003D29E8"/>
     <w:rsid w:val="003D700F"/>
+    <w:rsid w:val="003E736C"/>
+    <w:rsid w:val="003F44F1"/>
+    <w:rsid w:val="00415A23"/>
+    <w:rsid w:val="00451057"/>
+    <w:rsid w:val="004519B3"/>
+    <w:rsid w:val="00467A1F"/>
     <w:rsid w:val="004705DE"/>
+    <w:rsid w:val="004869F2"/>
     <w:rsid w:val="00486D3A"/>
     <w:rsid w:val="004A71A6"/>
-    <w:rsid w:val="004E4FF9"/>
-    <w:rsid w:val="004E69A7"/>
+    <w:rsid w:val="004C1D64"/>
+    <w:rsid w:val="004C6702"/>
+    <w:rsid w:val="004E09BF"/>
     <w:rsid w:val="004F0024"/>
     <w:rsid w:val="004F156F"/>
-    <w:rsid w:val="004F5991"/>
-    <w:rsid w:val="004F6EE3"/>
+    <w:rsid w:val="004F4905"/>
     <w:rsid w:val="004F7135"/>
-    <w:rsid w:val="00557FAD"/>
+    <w:rsid w:val="00546452"/>
     <w:rsid w:val="005601B5"/>
-    <w:rsid w:val="005740AD"/>
     <w:rsid w:val="0057775F"/>
-    <w:rsid w:val="00590F64"/>
-[...3 lines deleted...]
-    <w:rsid w:val="0060332E"/>
+    <w:rsid w:val="005C17A4"/>
+    <w:rsid w:val="005D51FC"/>
+    <w:rsid w:val="006072BC"/>
     <w:rsid w:val="00614EAD"/>
-    <w:rsid w:val="00615DAB"/>
+    <w:rsid w:val="006241F9"/>
     <w:rsid w:val="0063399C"/>
     <w:rsid w:val="00651DEB"/>
     <w:rsid w:val="00685E53"/>
+    <w:rsid w:val="006A062B"/>
+    <w:rsid w:val="006A2398"/>
     <w:rsid w:val="006A2D77"/>
+    <w:rsid w:val="006A3599"/>
+    <w:rsid w:val="006B7E25"/>
     <w:rsid w:val="006C45E3"/>
-    <w:rsid w:val="006D3042"/>
+    <w:rsid w:val="006E3518"/>
+    <w:rsid w:val="006F682B"/>
     <w:rsid w:val="00700267"/>
+    <w:rsid w:val="00700CFE"/>
+    <w:rsid w:val="00702079"/>
     <w:rsid w:val="00705DE8"/>
-    <w:rsid w:val="007333A5"/>
-    <w:rsid w:val="00736F18"/>
     <w:rsid w:val="007633FA"/>
-    <w:rsid w:val="0079560B"/>
-    <w:rsid w:val="00796347"/>
+    <w:rsid w:val="00794258"/>
     <w:rsid w:val="0079655D"/>
     <w:rsid w:val="00796959"/>
     <w:rsid w:val="007A074C"/>
     <w:rsid w:val="007A434E"/>
-    <w:rsid w:val="007E20C3"/>
-    <w:rsid w:val="007E2A3E"/>
+    <w:rsid w:val="007B5B15"/>
+    <w:rsid w:val="007C75E7"/>
+    <w:rsid w:val="007D654F"/>
     <w:rsid w:val="007E341A"/>
     <w:rsid w:val="007E5109"/>
-    <w:rsid w:val="007E644E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00805291"/>
+    <w:rsid w:val="007F4EE1"/>
     <w:rsid w:val="00815258"/>
-    <w:rsid w:val="00830AAD"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00846CC4"/>
+    <w:rsid w:val="0085172A"/>
     <w:rsid w:val="00852B96"/>
-    <w:rsid w:val="00897122"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008B5432"/>
+    <w:rsid w:val="008664A4"/>
+    <w:rsid w:val="00884865"/>
+    <w:rsid w:val="00895F39"/>
+    <w:rsid w:val="008A019F"/>
+    <w:rsid w:val="008A285B"/>
+    <w:rsid w:val="008A6F2F"/>
     <w:rsid w:val="008C2366"/>
-    <w:rsid w:val="008F5CD4"/>
+    <w:rsid w:val="008D4443"/>
+    <w:rsid w:val="008E4EF3"/>
+    <w:rsid w:val="00907BEA"/>
+    <w:rsid w:val="00911BAA"/>
     <w:rsid w:val="00920C8D"/>
     <w:rsid w:val="00927631"/>
-    <w:rsid w:val="00934F12"/>
-    <w:rsid w:val="009430D5"/>
     <w:rsid w:val="00943360"/>
     <w:rsid w:val="009570AB"/>
+    <w:rsid w:val="00974E5F"/>
     <w:rsid w:val="00994C58"/>
     <w:rsid w:val="00997FE4"/>
     <w:rsid w:val="009B3A03"/>
-    <w:rsid w:val="009E0B7C"/>
+    <w:rsid w:val="009F5C92"/>
     <w:rsid w:val="00A24FB0"/>
+    <w:rsid w:val="00A34B74"/>
     <w:rsid w:val="00A36A9E"/>
+    <w:rsid w:val="00A425F3"/>
+    <w:rsid w:val="00A44AA0"/>
+    <w:rsid w:val="00A6186C"/>
     <w:rsid w:val="00A72803"/>
+    <w:rsid w:val="00AA1AAC"/>
+    <w:rsid w:val="00AB31B1"/>
     <w:rsid w:val="00AE444B"/>
     <w:rsid w:val="00AF0F2B"/>
+    <w:rsid w:val="00AF334B"/>
     <w:rsid w:val="00B266B9"/>
+    <w:rsid w:val="00B35CB8"/>
+    <w:rsid w:val="00B52AEB"/>
     <w:rsid w:val="00B5419A"/>
+    <w:rsid w:val="00B56673"/>
+    <w:rsid w:val="00B70EE7"/>
+    <w:rsid w:val="00B92530"/>
+    <w:rsid w:val="00BA638C"/>
     <w:rsid w:val="00BA770A"/>
-    <w:rsid w:val="00BE075B"/>
+    <w:rsid w:val="00BB4D4E"/>
+    <w:rsid w:val="00BF403B"/>
+    <w:rsid w:val="00BF4936"/>
     <w:rsid w:val="00C040EC"/>
+    <w:rsid w:val="00C10C63"/>
+    <w:rsid w:val="00C11A17"/>
+    <w:rsid w:val="00C1448E"/>
     <w:rsid w:val="00C25D51"/>
     <w:rsid w:val="00C27A80"/>
-    <w:rsid w:val="00C473F8"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00CF0DEC"/>
+    <w:rsid w:val="00C33006"/>
+    <w:rsid w:val="00C40627"/>
+    <w:rsid w:val="00C50BF7"/>
+    <w:rsid w:val="00C72A2C"/>
+    <w:rsid w:val="00CA4BB3"/>
+    <w:rsid w:val="00CE6CC7"/>
     <w:rsid w:val="00D16999"/>
-    <w:rsid w:val="00D8171F"/>
-    <w:rsid w:val="00DA79B8"/>
+    <w:rsid w:val="00D32B30"/>
+    <w:rsid w:val="00D55168"/>
+    <w:rsid w:val="00D63FFB"/>
+    <w:rsid w:val="00D734E9"/>
+    <w:rsid w:val="00D970B2"/>
+    <w:rsid w:val="00DA2077"/>
     <w:rsid w:val="00DC3DC6"/>
+    <w:rsid w:val="00DC611B"/>
+    <w:rsid w:val="00DD10F7"/>
     <w:rsid w:val="00DD6074"/>
+    <w:rsid w:val="00DF0C40"/>
     <w:rsid w:val="00E022C1"/>
+    <w:rsid w:val="00E15D46"/>
     <w:rsid w:val="00E36E55"/>
+    <w:rsid w:val="00E57280"/>
+    <w:rsid w:val="00E61234"/>
     <w:rsid w:val="00E67B64"/>
-    <w:rsid w:val="00E91F20"/>
+    <w:rsid w:val="00E93779"/>
+    <w:rsid w:val="00EA2F49"/>
+    <w:rsid w:val="00EA6AF1"/>
     <w:rsid w:val="00EC0E3B"/>
-    <w:rsid w:val="00EC2F8C"/>
+    <w:rsid w:val="00EC6129"/>
+    <w:rsid w:val="00EE1ED0"/>
+    <w:rsid w:val="00EE27B9"/>
     <w:rsid w:val="00EF6F12"/>
     <w:rsid w:val="00EF7A59"/>
+    <w:rsid w:val="00F0543D"/>
     <w:rsid w:val="00F166FC"/>
     <w:rsid w:val="00F169CF"/>
-    <w:rsid w:val="00F45497"/>
+    <w:rsid w:val="00F35CAA"/>
+    <w:rsid w:val="00F4072D"/>
+    <w:rsid w:val="00F43C25"/>
+    <w:rsid w:val="00F44F56"/>
     <w:rsid w:val="00F5289F"/>
-    <w:rsid w:val="00F56F28"/>
     <w:rsid w:val="00F64C3A"/>
     <w:rsid w:val="00F747D2"/>
-    <w:rsid w:val="00F872E6"/>
     <w:rsid w:val="00F91420"/>
     <w:rsid w:val="00F91C90"/>
+    <w:rsid w:val="00F97BFB"/>
     <w:rsid w:val="00FA6C90"/>
     <w:rsid w:val="00FB0ED7"/>
+    <w:rsid w:val="00FE096D"/>
     <w:rsid w:val="00FF7ED1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="pl-PL"/>
+  <w:themeFontLang w:val="pl-PL" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="43009"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2C1FE213"/>
   <w15:docId w15:val="{17976D0D-1488-4C64-A725-23D40AC36212}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -18804,128 +18141,150 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00303983"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstdymkaZnak">
     <w:name w:val="Tekst dymka Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Tekstdymka"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00303983"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="002E53C6"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Bezodstpw">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="0079560B"/>
+    <w:rsid w:val="00467A1F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabela-Siatka">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00B52AEB"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hipercze">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0033086F"/>
+    <w:rPr>
+      <w:color w:val="0563C1"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00244F4E"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="1474831149">
-[...39 lines deleted...]
-    </w:div>
     <w:div w:id="1540825497">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gradzinski@powiat.sandomierz.pl" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -19189,67 +18548,67 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20DCCCD8-E7EC-4C8B-ACFD-D5D8E4EE2F5D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>13982</Characters>
+  <Pages>3</Pages>
+  <Words>1659</Words>
+  <Characters>9960</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>116</Lines>
-  <Paragraphs>32</Paragraphs>
+  <Lines>83</Lines>
+  <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16280</CharactersWithSpaces>
+  <CharactersWithSpaces>11596</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>MDziewa</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>